--- v0 (2026-05-15)
+++ v1 (2026-09-02)
@@ -2234,51 +2234,50 @@
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="238730B5" w14:textId="49E92B09" w:rsidR="00D1469E" w:rsidRDefault="00D1469E" w:rsidP="00D1469E">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Acc</w:t>
       </w:r>
       <w:r w:rsidR="008B3459">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>è</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>s à un poste à responsabilité d’un niveau supérieur</w:t>
       </w:r>
       <w:r>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EF53209" w14:textId="77777777" w:rsidR="00D1469E" w:rsidRDefault="00D1469E" w:rsidP="00D1469E">
       <w:pPr>
         <w:widowControl/>
@@ -2504,70 +2503,118 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>…..</w:t>
             </w:r>
           </w:p>
           <w:permEnd w:id="592978166"/>
           <w:p w14:paraId="4093DA79" w14:textId="77777777" w:rsidR="00D1469E" w:rsidRDefault="00D1469E" w:rsidP="00A70A45">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="709D39E6" w14:textId="77777777" w:rsidR="00D1469E" w:rsidRDefault="00D1469E">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29D1BE33" w14:textId="77777777" w:rsidR="008B3459" w:rsidRDefault="008B3459" w:rsidP="008B3459">
+    <w:p w14:paraId="29D1BE33" w14:textId="04D94937" w:rsidR="008B3459" w:rsidRDefault="008B3459" w:rsidP="008B3459">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Avantage spécifique d’ancienneté (réservé aux secrétaires généraux de mairie dans les communes &lt; 2000 habitants)</w:t>
+        <w:t xml:space="preserve">Avantage spécifique d’ancienneté (réservé aux secrétaires généraux de mairie dans les communes </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA04B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA04B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>3500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> habitants</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA04B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> non détachés sur emploi fonctionnel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167CA284" w14:textId="77777777" w:rsidR="008B3459" w:rsidRDefault="008B3459" w:rsidP="008B3459">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52E32026" w14:textId="77777777" w:rsidR="008B3459" w:rsidRDefault="008B3459" w:rsidP="008B3459">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D07FD5B" w14:textId="77777777" w:rsidR="008B3459" w:rsidRDefault="008B3459" w:rsidP="008B3459">
       <w:pPr>
@@ -4509,58 +4556,58 @@
     <w:sectPr w:rsidR="00784AF8" w:rsidSect="00BB14CA">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/customizations.xml><?xml version="1.0" encoding="utf-8"?>
 <wne:tcg xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <wne:toolbars>
     <wne:toolbarData r:id="rId1"/>
   </wne:toolbars>
 </wne:tcg>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4261B8D8" w14:textId="77777777" w:rsidR="00985059" w:rsidRDefault="00985059" w:rsidP="00285FB3">
+    <w:p w14:paraId="0882338A" w14:textId="77777777" w:rsidR="00B23061" w:rsidRDefault="00B23061" w:rsidP="00285FB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D1F7018" w14:textId="77777777" w:rsidR="00985059" w:rsidRDefault="00985059" w:rsidP="00285FB3">
+    <w:p w14:paraId="48431B0C" w14:textId="77777777" w:rsidR="00B23061" w:rsidRDefault="00B23061" w:rsidP="00285FB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4590,51 +4637,51 @@
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DIN">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800000A7" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DIN-Regular">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialNarrow-Bold">
     <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
@@ -4891,51 +4938,51 @@
                               <a:outerShdw dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080">
                                   <a:alpha val="35001"/>
                                 </a:srgbClr>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="649A8900" id="Line 11" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-6.65pt,579pt" to="25.7pt,579pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBTpZf4gEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG9vRpkqtOHvIdttD&#10;2kba7Q8ggG1UYBCQ2Pn3HbCTdtvbai8I5uPNezPD5n40mpylDwpsQ6tFSYm0HISyXUN/Pj9+WFMS&#10;IrOCabCyoRcZ6P32/bvN4Gq5hB60kJ4giA314Brax+jqogi8l4aFBThp0dmCNyzi03eF8GxAdKOL&#10;ZVl+LAbwwnngMgS0PkxOus34bSt5/NG2QUaiG4rcYj59Po/pLLYbVneeuV7xmQZ7BQvDlMWiN6gH&#10;Fhk5efUflFHcQ4A2LjiYAtpWcZk1oJqq/EfNU8+czFqwOcHd2hTeDpZ/Px88UaKhOCjLDI5or6wk&#10;VZVaM7hQY8TOHnwSx0f75PbAfwViYdcz28lM8fniMC9nFC9S0iM4LHAcvoHAGHaKkPs0tt6QViv3&#10;NSUmcOwFGfNgLrfByDESjsa7qlzfrSjhV1fB6oSQ8pwP8YsEQ9KloRrZZzx23oeIGjD0GpLCLTwq&#10;rfPYtSVDQz+tlqucEEArkZwpLC+g3GlPzgxX59hNJPXJoJDJtl6V5bxAaMY1m8zZhEVvCJnCC3AP&#10;JysyhV4y8Xm+R6b0dMdsbRMLmTd41nFt5jSWI4jLwSd9yY7bkcvMm5zW7+93jvrz37a/AQAA//8D&#10;AFBLAwQUAAYACAAAACEAHdaGH+AAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/&#10;YRnBW7tJa0tJsykiCAU9aCvU3nazYxLMzobsNo3+esdD0eO89/HmvXwzulYM2IfGk4J0moBAKr1t&#10;qFLwtn+crECEqMnq1hMq+MIAm+L6KteZ9Wd6xWEXK8EhFDKtoI6xy6QMZY1Oh6nvkNj78L3Tkc++&#10;krbXZw53rZwlyVI63RB/qHWHDzWWn7uTU2COB7MsX/Dp8Lzth+27ifvvmVXq9ma8X4OIOMY/GH7r&#10;c3UouJPxJ7JBtAom6XzOKBvpYsWrGFmkdyDMRZFFLv+PKH4AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAwU6WX+IBAAC3AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAHdaGH+AAAAAMAQAADwAAAAAAAAAAAAAAAAA8BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokecolor="#d8d8d8 [2732]">
+            <v:line w14:anchorId="4187A162" id="Line 11" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-6.65pt,579pt" to="25.7pt,579pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4z3WZ0AEAAJUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJqi0rUdA9dFg4L&#10;VNrlB7j+SCxsj2W7TfrvGTttWOCGuFjjGc/zm+fn7f1oDTnLEDW4li4XNSXScRDadS39/vL4bkNJ&#10;TMwJZsDJll5kpPe7t2+2g2/kCnowQgaCIC42g29pn5JvqiryXloWF+Clw6KCYFnCbegqEdiA6NZU&#10;q7p+Xw0QhA/AZYyYfZiKdFfwlZI8fVMqykRMS5FbKmso6zGv1W7Lmi4w32t+pcH+gYVl2uGlM9QD&#10;S4ycgv4LymoeIIJKCw62AqU0l2UGnGZZ/zHNc8+8LLOgONHPMsX/B8u/nvfuEDJ1Prpn/wT8RyQO&#10;9j1znSwEXi4eH26ZpaoGH5u5JW+iPwRyHL6AwDPslKCoMKpgiTLaf86NGRwnJWOR/TLLLsdEOCbv&#10;lvXmbk0Jv5Uq1mSE3OdDTJ8kWJKDlhrtsiCsYeenmDKjX0dy2sGjNqY8qnFkaOmH9WpdGiIYLXIx&#10;Hyv2knsTyJmhMY7dRNKcLA4y5Tbrur7aA9NooildUnjpjFAo/AYe4OREodBLJj5e48S0mWLsNi6z&#10;kMWf1zluYmbnxuYI4nIIN8Xx7cs1V59mc73eY/z6N+1+AgAA//8DAFBLAwQUAAYACAAAACEAHdaG&#10;H+AAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBW7tJa0tJsykiCAU9aCvU&#10;3nazYxLMzobsNo3+esdD0eO89/HmvXwzulYM2IfGk4J0moBAKr1tqFLwtn+crECEqMnq1hMq+MIA&#10;m+L6KteZ9Wd6xWEXK8EhFDKtoI6xy6QMZY1Oh6nvkNj78L3Tkc++krbXZw53rZwlyVI63RB/qHWH&#10;DzWWn7uTU2COB7MsX/Dp8Lzth+27ifvvmVXq9ma8X4OIOMY/GH7rc3UouJPxJ7JBtAom6XzOKBvp&#10;YsWrGFmkdyDMRZFFLv+PKH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+M91mdABAACV&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHdaGH+AA&#10;AAAMAQAADwAAAAAAAAAAAAAAAAAqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="#d8d8d8 [2732]">
               <v:shadow opacity="22938f" offset="0"/>
               <w10:wrap type="tight" anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A27516">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BFCDD49" wp14:editId="1EC1FCBC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>7156450</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>7353300</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="410845" cy="0"/>
               <wp:effectExtent l="12700" t="9525" r="5080" b="9525"/>
               <wp:wrapTight wrapText="bothSides">
@@ -4992,51 +5039,51 @@
                               <a:outerShdw dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080">
                                   <a:alpha val="35001"/>
                                 </a:srgbClr>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="0D3091EE" id="Line 10" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="563.5pt,579pt" to="595.85pt,579pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbrmPU4gEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG9vRpk2tOHvIdttD&#10;2kba7Q8ggG1UYBCQ2Pn3HbCT7ra3qhc0zMebN8Njcz8aTc7SBwW2odWipERaDkLZrqE/nh/frSkJ&#10;kVnBNFjZ0IsM9H779s1mcLVcQg9aSE8QxIZ6cA3tY3R1UQTeS8PCApy0GGzBGxbx6rtCeDYgutHF&#10;sizfFwN44TxwGQJ6H6Yg3Wb8tpU8fm/bICPRDUVuMZ8+n8d0FtsNqzvPXK/4TIP9AwvDlMWmN6gH&#10;Fhk5efUXlFHcQ4A2LjiYAtpWcZlnwGmq8o9pnnrmZJ4FlxPcbU3h/8Hyb+eDJ0o09AMllhl8or2y&#10;klR5NYMLNWbs7MGn4fhon9we+M9ALOx6ZjuZKT5fHNZVaZnFq5J0CQ4bHIevIDCHnSLkPY2tN6TV&#10;yn1JhQkcd0HG/DCX28PIMRKOzruqXN+tKOHXUMHqhJDqnA/xswRDktFQjewzHjvvQ0yMfqekdAuP&#10;Suv87NqSoaEfV8tVLgiglUjBlJYFKHfakzND6Ry7iaQ+GRxk8q1XZTkLCN0os8mdXdj0hpApvAL3&#10;cLIiU+glE59mOzKlJxurtU0sZFbwPMd1mUnboT6CuBz8deOojtxmVnKS38s72i//2/YXAAAA//8D&#10;AFBLAwQUAAYACAAAACEAFG0ZKd8AAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbExPwUrDQBS8C/7D&#10;8gRvdpOAbY3ZFBGEgh60Faq33ewzCWbfhuw2jX69LwfR28ybYd5MsZlcJ0YcQutJQbpIQCBV3rZU&#10;K3jdP1ytQYSoyerOEyr4wgCb8vys0Ln1J3rBcRdrwSEUcq2gibHPpQxVg06Hhe+RWPvwg9OR6VBL&#10;O+gTh7tOZkmylE63xB8a3eN9g9Xn7ugUmPeDWVbP+Hh42g7j9s3E/Xdmlbq8mO5uQUSc4p8Z5vpc&#10;HUruZPyRbBAd8zRb8Zg4o+s1o9mT3qQrEOb3JstC/t9R/gAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBbrmPU4gEAALcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAUbRkp3wAAAA8BAAAPAAAAAAAAAAAAAAAAADwEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" strokecolor="#d8d8d8 [2732]">
+            <v:line w14:anchorId="0B96C5D3" id="Line 10" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="563.5pt,579pt" to="595.85pt,579pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4z3WZ0AEAAJUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJqi0rUdA9dFg4L&#10;VNrlB7j+SCxsj2W7TfrvGTttWOCGuFjjGc/zm+fn7f1oDTnLEDW4li4XNSXScRDadS39/vL4bkNJ&#10;TMwJZsDJll5kpPe7t2+2g2/kCnowQgaCIC42g29pn5JvqiryXloWF+Clw6KCYFnCbegqEdiA6NZU&#10;q7p+Xw0QhA/AZYyYfZiKdFfwlZI8fVMqykRMS5FbKmso6zGv1W7Lmi4w32t+pcH+gYVl2uGlM9QD&#10;S4ycgv4LymoeIIJKCw62AqU0l2UGnGZZ/zHNc8+8LLOgONHPMsX/B8u/nvfuEDJ1Prpn/wT8RyQO&#10;9j1znSwEXi4eH26ZpaoGH5u5JW+iPwRyHL6AwDPslKCoMKpgiTLaf86NGRwnJWOR/TLLLsdEOCbv&#10;lvXmbk0Jv5Uq1mSE3OdDTJ8kWJKDlhrtsiCsYeenmDKjX0dy2sGjNqY8qnFkaOmH9WpdGiIYLXIx&#10;Hyv2knsTyJmhMY7dRNKcLA4y5Tbrur7aA9NooildUnjpjFAo/AYe4OREodBLJj5e48S0mWLsNi6z&#10;kMWf1zluYmbnxuYI4nIIN8Xx7cs1V59mc73eY/z6N+1+AgAA//8DAFBLAwQUAAYACAAAACEAFG0Z&#10;Kd8AAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbExPwUrDQBS8C/7D8gRvdpOAbY3ZFBGEgh60Faq3&#10;3ewzCWbfhuw2jX69LwfR28ybYd5MsZlcJ0YcQutJQbpIQCBV3rZUK3jdP1ytQYSoyerOEyr4wgCb&#10;8vys0Ln1J3rBcRdrwSEUcq2gibHPpQxVg06Hhe+RWPvwg9OR6VBLO+gTh7tOZkmylE63xB8a3eN9&#10;g9Xn7ugUmPeDWVbP+Hh42g7j9s3E/Xdmlbq8mO5uQUSc4p8Z5vpcHUruZPyRbBAd8zRb8Zg4o+s1&#10;o9mT3qQrEOb3JstC/t9R/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD4z3WZ0AEAAJUD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAUbRkp3wAA&#10;AA8BAAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#d8d8d8 [2732]">
               <v:shadow opacity="22938f" offset="0"/>
               <w10:wrap type="tight" anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A27516">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13096927" wp14:editId="6B13C120">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>-84455</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>3560445</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="410845" cy="0"/>
               <wp:effectExtent l="10795" t="7620" r="6985" b="11430"/>
               <wp:wrapTight wrapText="bothSides">
@@ -5093,51 +5140,51 @@
                               <a:outerShdw dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080">
                                   <a:alpha val="35001"/>
                                 </a:srgbClr>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="4B3498A5" id="Line 9" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-6.65pt,280.35pt" to="25.7pt,280.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCv4DWn3wEAALYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvRpspacfaQ7baH&#10;tI202x9A+LBRgUFAYuffd8BJutveql7QMB+PNzOP9cNoDTnJEDW4ls5nNSXScRDadS398fL0YUVJ&#10;TMwJZsDJlp5lpA+b9+/Wg2/kAnowQgaCIC42g29pn5JvqiryXloWZ+Clw6CCYFnCa+gqEdiA6NZU&#10;i7r+WA0QhA/AZYzofZyCdFPwlZI8fVcqykRMS5FbKmco5yGf1WbNmi4w32t+ocH+gYVl2uGjN6hH&#10;lhg5Bv0XlNU8QASVZhxsBUppLksP2M28/qOb5555WXrB4UR/G1P8f7D822kfiBYtXVLimMUV7bST&#10;5D5PZvCxwYSt24fcGx/ds98B/xmJg23PXCcLw5ezx7J5rqjelORL9Ih/GL6CwBx2TFDGNKpgiTLa&#10;f8mFGRxHQcayl/NtL3JMhKPzbl6v7pAfv4Yq1mSEXOdDTJ8lWJKNlhokX/DYaRdTZvQ7Jac7eNLG&#10;lK0bR4aW3i8Xy1IQwWiRgzmt6E9uTSAnhso5dBNJc7TYyORbLev6oh90o8omd3HhozeEQuENeICj&#10;E4VCL5n4dLET02aysdq4zEIWAV/6uA5zWssBxHkfrhNHcZRnLkLO6nt9R/v1d9v8AgAA//8DAFBL&#10;AwQUAAYACAAAACEAm68HqeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG7wX/wzKC&#10;t3aT1kZJsykiCAU99EOo3naz0ySYnQ272zT6611B0OPMPLzzvMV6NB0b0PnWkoB0lgBDqqxuqRbw&#10;enia3gPzQZKWnSUU8Ike1uXVpJC5thfa4bAPNYsh5HMpoAmhzzn3VYNG+pntkeLtZJ2RIY6u5trJ&#10;Sww3HZ8nScaNbCl+aGSPjw1WH/uzEaDejyqrtvh8fNm4YfOmwuFrroW4uR4fVsACjuEPhh/9qA5l&#10;dFL2TNqzTsA0XSwiKmCZJXfAIrFMb4Gp3wUvC/6/QvkNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAr+A1p98BAAC2AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAm68HqeAAAAAKAQAADwAAAAAAAAAAAAAAAAA5BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAEYFAAAAAA==&#10;" strokecolor="#d8d8d8 [2732]">
+            <v:line w14:anchorId="730D19B5" id="Line 9" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="-6.65pt,280.35pt" to="25.7pt,280.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4z3WZ0AEAAJUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJqi0rUdA9dFg4L&#10;VNrlB7j+SCxsj2W7TfrvGTttWOCGuFjjGc/zm+fn7f1oDTnLEDW4li4XNSXScRDadS39/vL4bkNJ&#10;TMwJZsDJll5kpPe7t2+2g2/kCnowQgaCIC42g29pn5JvqiryXloWF+Clw6KCYFnCbegqEdiA6NZU&#10;q7p+Xw0QhA/AZYyYfZiKdFfwlZI8fVMqykRMS5FbKmso6zGv1W7Lmi4w32t+pcH+gYVl2uGlM9QD&#10;S4ycgv4LymoeIIJKCw62AqU0l2UGnGZZ/zHNc8+8LLOgONHPMsX/B8u/nvfuEDJ1Prpn/wT8RyQO&#10;9j1znSwEXi4eH26ZpaoGH5u5JW+iPwRyHL6AwDPslKCoMKpgiTLaf86NGRwnJWOR/TLLLsdEOCbv&#10;lvXmbk0Jv5Uq1mSE3OdDTJ8kWJKDlhrtsiCsYeenmDKjX0dy2sGjNqY8qnFkaOmH9WpdGiIYLXIx&#10;Hyv2knsTyJmhMY7dRNKcLA4y5Tbrur7aA9NooildUnjpjFAo/AYe4OREodBLJj5e48S0mWLsNi6z&#10;kMWf1zluYmbnxuYI4nIIN8Xx7cs1V59mc73eY/z6N+1+AgAA//8DAFBLAwQUAAYACAAAACEAm68H&#10;qeAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG7wX/wzKCt3aT1kZJsykiCAU99EOo&#10;3naz0ySYnQ272zT6611B0OPMPLzzvMV6NB0b0PnWkoB0lgBDqqxuqRbwenia3gPzQZKWnSUU8Ike&#10;1uXVpJC5thfa4bAPNYsh5HMpoAmhzzn3VYNG+pntkeLtZJ2RIY6u5trJSww3HZ8nScaNbCl+aGSP&#10;jw1WH/uzEaDejyqrtvh8fNm4YfOmwuFrroW4uR4fVsACjuEPhh/9qA5ldFL2TNqzTsA0XSwiKmCZ&#10;JXfAIrFMb4Gp3wUvC/6/QvkNAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+M91mdABAACV&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAm68HqeAA&#10;AAAKAQAADwAAAAAAAAAAAAAAAAAqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="#d8d8d8 [2732]">
               <v:shadow opacity="22938f" offset="0"/>
               <w10:wrap type="tight" anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A27516">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6FE4DF29" wp14:editId="3A520F85">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>7156450</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>3560445</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="410845" cy="0"/>
               <wp:effectExtent l="12700" t="7620" r="5080" b="11430"/>
               <wp:wrapTight wrapText="bothSides">
@@ -5194,73 +5241,73 @@
                               <a:outerShdw dist="25400" dir="5400000" algn="ctr" rotWithShape="0">
                                 <a:srgbClr val="808080">
                                   <a:alpha val="35001"/>
                                 </a:srgbClr>
                               </a:outerShdw>
                             </a:effectLst>
                           </a14:hiddenEffects>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="29BED755" id="Line 8" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="563.5pt,280.35pt" to="595.85pt,280.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzJuFO4AEAALYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcGzvRpkqtOHvIdttD&#10;2kba7Q8gfNiowCAgsfPvO+Aku9veql7QMB+PNzOP9f1oDTnJEDW4ls5nNSXScRDadS39+fz4YUVJ&#10;TMwJZsDJlp5lpPeb9+/Wg2/kAnowQgaCIC42g29pn5JvqiryXloWZ+Clw6CCYFnCa+gqEdiA6NZU&#10;i7r+WA0QhA/AZYzofZiCdFPwlZI8/VAqykRMS5FbKmco5yGf1WbNmi4w32t+ocH+gYVl2uGjN6gH&#10;lhg5Bv0XlNU8QASVZhxsBUppLksP2M28/qObp555WXrB4UR/G1P8f7D8+2kfiBYtXVDimMUV7bST&#10;ZJUnM/jYYMLW7UPujY/uye+A/4rEwbZnrpOF4fPZY9k8V1RvSvIlesQ/DN9AYA47JihjGlWwRBnt&#10;v+bCDI6jIGPZy/m2FzkmwtF5N69Xd0tK+DVUsSYj5DofYvoiwZJstNQg+YLHTruYMqOXlJzu4FEb&#10;U7ZuHBla+mm5WJaCCEaLHMxpRX9yawI5MVTOoZtImqPFRibfalnXF/2gG1U2uYsLH70hFApvwAMc&#10;nSgUesnE54udmDaTjdXGZRayCPjSx3WY01oOIM77cJ04iqM8cxFyVt/rO9qvv9vmNwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAB3/tlrgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZ&#10;wZvdJGCqMZsiglDQg7ZC9babHZNgdjZkt2n01zuFgt7mzTzefK9cza4XE46h86QgXSQgkGpvO2oU&#10;vG0fr25AhKjJ6t4TKvjGAKvq/KzUhfUHesVpExvBIRQKraCNcSikDHWLToeFH5D49ulHpyPLsZF2&#10;1AcOd73MkiSXTnfEH1o94EOL9ddm7xSYj53J6xd82j2vx2n9buL2J7NKXV7M93cgIs7xzwxHfEaH&#10;ipmM35MNomedZksuExVc58kSxNGS3qY8mdNKVqX836L6BQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAHMm4U7gAQAAtgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAB3/tlrgAAAADQEAAA8AAAAAAAAAAAAAAAAAOgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" strokecolor="#d8d8d8 [2732]">
+            <v:line w14:anchorId="79BECCA2" id="Line 8" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="563.5pt,280.35pt" to="595.85pt,280.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD4z3WZ0AEAAJUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadJqi0rUdA9dFg4L&#10;VNrlB7j+SCxsj2W7TfrvGTttWOCGuFjjGc/zm+fn7f1oDTnLEDW4li4XNSXScRDadS39/vL4bkNJ&#10;TMwJZsDJll5kpPe7t2+2g2/kCnowQgaCIC42g29pn5JvqiryXloWF+Clw6KCYFnCbegqEdiA6NZU&#10;q7p+Xw0QhA/AZYyYfZiKdFfwlZI8fVMqykRMS5FbKmso6zGv1W7Lmi4w32t+pcH+gYVl2uGlM9QD&#10;S4ycgv4LymoeIIJKCw62AqU0l2UGnGZZ/zHNc8+8LLOgONHPMsX/B8u/nvfuEDJ1Prpn/wT8RyQO&#10;9j1znSwEXi4eH26ZpaoGH5u5JW+iPwRyHL6AwDPslKCoMKpgiTLaf86NGRwnJWOR/TLLLsdEOCbv&#10;lvXmbk0Jv5Uq1mSE3OdDTJ8kWJKDlhrtsiCsYeenmDKjX0dy2sGjNqY8qnFkaOmH9WpdGiIYLXIx&#10;Hyv2knsTyJmhMY7dRNKcLA4y5Tbrur7aA9NooildUnjpjFAo/AYe4OREodBLJj5e48S0mWLsNi6z&#10;kMWf1zluYmbnxuYI4nIIN8Xx7cs1V59mc73eY/z6N+1+AgAA//8DAFBLAwQUAAYACAAAACEAHf+2&#10;WuAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kYKoxmyKCUNCDtkL1&#10;tpsdk2B2NmS3afTXO4WC3ubNPN58r1zNrhcTjqHzpCBdJCCQam87ahS8bR+vbkCEqMnq3hMq+MYA&#10;q+r8rNSF9Qd6xWkTG8EhFAqtoI1xKKQMdYtOh4UfkPj26UenI8uxkXbUBw53vcySJJdOd8QfWj3g&#10;Q4v112bvFJiPncnrF3zaPa/Haf1u4vYns0pdXsz3dyAizvHPDEd8RoeKmYzfkw2iZ51mSy4TFVzn&#10;yRLE0ZLepjyZ00pWpfzfovoFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+M91mdABAACV&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAHf+2WuAA&#10;AAANAQAADwAAAAAAAAAAAAAAAAAqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;" strokecolor="#d8d8d8 [2732]">
               <v:shadow opacity="22938f" offset="0"/>
               <w10:wrap type="tight" anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F942311" w14:textId="77777777" w:rsidR="00985059" w:rsidRDefault="00985059" w:rsidP="00285FB3">
+    <w:p w14:paraId="4443AC40" w14:textId="77777777" w:rsidR="00B23061" w:rsidRDefault="00B23061" w:rsidP="00285FB3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F9C6C5E" w14:textId="77777777" w:rsidR="00985059" w:rsidRDefault="00985059" w:rsidP="00285FB3">
+    <w:p w14:paraId="2843F23D" w14:textId="77777777" w:rsidR="00B23061" w:rsidRDefault="00B23061" w:rsidP="00285FB3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="60E20A91" w14:textId="77777777" w:rsidR="008B3459" w:rsidRDefault="005B27FE" w:rsidP="00285FB3">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28E3D4BC" wp14:editId="4764FC20">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-216591</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>717630</wp:posOffset>
@@ -5296,51 +5343,51 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="67A9AEC0" id="Connecteur droit 36" o:spid="_x0000_s1026" style="position:absolute;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-17.05pt,56.5pt" to="-17.05pt,851.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcqnAB3QEAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD03vjSCzYjTh9SdC9D&#10;F2ztB6gyFQvQDZIaO38/SnacYBs2YOiLLJGHPDwkvb4ftSIH8EFa09JqVVIChttOmn1LX54frz5R&#10;EiIzHVPWQEuPEOj95uOH9eAaqG1vVQeeYBITmsG1tI/RNUUReA+ahZV1YNAprNcs4tPvi86zAbNr&#10;VdRleVcM1nfOWw4hoPVhctJNzi8E8PhNiACRqJZibTGfPp+v6Sw2a9bsPXO95HMZ7D+q0EwaJF1S&#10;PbDIyJuXv6XSknsbrIgrbnVhhZAcsgZUU5W/qPnRMwdZCzYnuKVN4f3S8qfDzhPZtfT6jhLDNM5o&#10;a43BxsGbJ523MhJ0YZ8GFxqEb83Oz6/gdj6JHoXX6YtyyJh7e1x6C2MkfDJytFZl+fm6qm9SwuIc&#10;6XyIX8Bqki4tVdIk3axhh68hTtATJJmVIUNL69ubssywYJXsHqVSyZl3B7bKkwPDqcexnskuUEit&#10;TAJD3pGZJCmcNOVbPCqY2L6DwB6hinqiS9t5ZmCcg4nVzKIMolOYwHqWwLnOvwXO+HNVS3D1b9ZJ&#10;x4nZmrgEa2ms/1OCOJ5KFhMeJ3KhO11fbXfM084OXME8tPl3STt++c7h55968xMAAP//AwBQSwME&#10;FAAGAAgAAAAhAGAt/dvdAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxa&#10;OwnQKo1TUSQ40wLq1YndJMJeR7bbpn/PIg70uDNPszPVenKWnUyIg0cJ2VwAM9h6PWAn4fPjdbYE&#10;FpNCraxHI+FiIqzr25tKldqfcWtOu9QxCsFYKgl9SmPJeWx741Sc+9EgeQcfnEp0ho7roM4U7izP&#10;hXjiTg1IH3o1mpfetN+7o5MgGn95L/Zi/xb4ZtktNjZP2y8p7++m5xWwZKb0D8NvfaoONXVq/BF1&#10;ZFbCrHjICCUjK2gUEX9KQ8pC5I/A64pfj6h/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANyqcAHdAQAAHAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGAt/dvdAAAADAEAAA8AAAAAAAAAAAAAAAAANwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" strokecolor="#3c3c3b [3215]" strokeweight="2pt"/>
+            <v:line w14:anchorId="743076AC" id="Connecteur droit 36" o:spid="_x0000_s1026" style="position:absolute;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-17.05pt,56.5pt" to="-17.05pt,851.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDklEQuwQEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu3DAMvAfoPwi6d/1oGqTGenNIkFyK&#10;JkjSD1Bkai1AL0jq2vv3pWSvvUiLFih6kSVyyOGQ9PZm1IocwAdpTUurTUkJGG47afYt/f56//Ga&#10;khCZ6ZiyBlp6hEBvdh8utoNroLa9VR14gklMaAbX0j5G1xRF4D1oFjbWgUGnsF6ziE+/LzrPBsyu&#10;VVGX5VUxWN85bzmEgNa7yUl3Ob8QwOOjEAEiUS3F2mI+fT7f0lnstqzZe+Z6yecy2D9UoZk0SLqk&#10;umORkR9e/pJKS+5tsCJuuNWFFUJyyBpQTVW+U/PSMwdZCzYnuKVN4f+l5d8Ot+bJYxsGF5rgnnxS&#10;MQqv0xfrI2Nu1nFpFoyR8MnI0VqV5ZdPVX2ZOlmskc6H+ABWk3RpqZImCWENO3wNcYKeIMmsDBla&#10;Wn++LMsMC1bJ7l4qlZx5GeBWeXJgOMY41jPZGQqplUlgyEOfSVZN+RaPCia2ZxBEdqiinujSuq0M&#10;jHMwsZpZlEF0ChNYzxI41/mnwBm/VrUEV39nnXScmK2JS7CWxvrfJYjjqWQx4XEiZ7rT9c12xzzt&#10;7MCdykOb9z8t7fk7h69/6e4nAAAA//8DAFBLAwQUAAYACAAAACEAYC39290AAAAMAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7CdAqjVNRJDjTAurVid0kwl5Httumf88iDvS4&#10;M0+zM9V6cpadTIiDRwnZXAAz2Ho9YCfh8+N1tgQWk0KtrEcj4WIirOvbm0qV2p9xa0671DEKwVgq&#10;CX1KY8l5bHvjVJz70SB5Bx+cSnSGjuugzhTuLM+FeOJODUgfejWal96037ujkyAaf3kv9mL/Fvhm&#10;2S02Nk/bLynv76bnFbBkpvQPw299qg41dWr8EXVkVsKseMgIJSMraBQRf0pDykLkj8Dril+PqH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5JRELsEBAADtAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAYC39290AAAAMAQAADwAAAAAAAAAAAAAA&#10;AAAbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACUFAAAAAA==&#10;" strokecolor="#3c3c3b [3215]" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A27516">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648512" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08292A93" wp14:editId="2E52FFCD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>7386320</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>3675380</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="203200" cy="0"/>
               <wp:effectExtent l="4445" t="0" r="1905" b="1270"/>
               <wp:wrapNone/>
               <wp:docPr id="10" name="Line 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -5375,51 +5422,51 @@
                             <a:solidFill>
                               <a:srgbClr val="4A7EBB"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="190967E2" id="Line 1" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="581.6pt,289.4pt" to="597.6pt,289.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnxyW7mwEAAC0DAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vGyEQvUfqf0Dca9auFEUrr3NIlPbg&#10;ppaS/ADMDl5UYBAQ7/rfd8Af+eit6gXB8OYx7z2Wt5OzbA8xGfQdn88azsAr7I3fdfzl+eHrDWcp&#10;S99Lix46foDEb1dfrpZjaGGBA9oeIiMSn9oxdHzIObRCJDWAk2mGATxdaoxOZjrGneijHIndWbFo&#10;mmsxYuxDRAUpUfX+eMlXlV9rUPmX1gkysx2n2XJdY123ZRWrpWx3UYbBqNMY8h+mcNJ4evRCdS+z&#10;ZK/R/EXljIqYUOeZQidQa6OgaiA18+aTmqdBBqhayJwULjal/0erHvebyExP2ZE9XjrKaG08sHmx&#10;ZgypJcSd38QiTk3+KaxR/U7M490g/Q7qiM+HQG21Q3xoKYcU6IHt+BN7wsjXjNWnSUfHtDXhR2ks&#10;5OQFm2owh0swMGWmqLhovlHYnKnzlZBtYSh9Iab8HdCxsum4peErn9yvUyYNBD1DCtzjg7G2xm79&#10;hwIBjxWo/+bUfZZwNGOL/WETC2upUyaV//R/SujvzxX19stXfwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AOXc9qvfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyok0LTNMSpEKJH&#10;DhSQ4ObG2zgiXqex24Z+PVsJCY4z+zQ7Uy5H14kDDqH1pCCdJCCQam9aahS8va5uchAhajK684QK&#10;vjHAsrq8KHVh/JFe8LCOjeAQCoVWYGPsCylDbdHpMPE9Et+2fnA6shwaaQZ95HDXyWmSZNLplviD&#10;1T0+Wqy/1nun4HT3TO+Lbf6RfO6epLWrbL47ZUpdX40P9yAijvEPhnN9rg4Vd9r4PZkgOtZpdjtl&#10;VsFsnvOIM5IuZmxtfi1ZlfL/iuoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp8clu5sB&#10;AAAtAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5dz2&#10;q98AAAANAQAADwAAAAAAAAAAAAAAAAD1AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" stroked="f" strokecolor="#4a7ebb" strokeweight="3.5pt">
+            <v:line w14:anchorId="479B6642" id="Line 1" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251648512;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="581.6pt,289.4pt" to="597.6pt,289.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEVZXligEAAAsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1P4zAQvSPxHyzfqdOuhFZRUw4g4AC7&#10;lYAfMHXsxsL2WB7TpP9+bdOWhb2tuIzi+Xh5780sryZn2U5FMug7Pp81nCkvsTd+2/GX59uLn5xR&#10;At+DRa86vlfEr1bnZ8sxtGqBA9peRZZBPLVj6PiQUmiFIDkoBzTDoHwuaowOUn7GregjjBndWbFo&#10;mksxYuxDRKmIcvbmvchXFV9rJdNvrUklZjueuaUaY42bEsVqCe02QhiMPNCA/2DhwPj80xPUDSRg&#10;b9H8A+WMjEio00yiE6i1kapqyGrmzRc1TwMEVbVkcyicbKLvg5W/dtd+HQt1Ofmn8IDylZjH6wH8&#10;VlUCz/uQFzcvVokxUHsaKQ8K68g24yP2uQfeElYXJh0d09aE+zJYwLNSNlXb9yfb1ZSYzMlF8yOv&#10;kjN5LAloC0KZC5HSnULHykfHrfHFEGhh90CpMPpoKWmPt8baulTrPyVy43tG1as4TB8llHuhdoP9&#10;fh2POrPjFf9wHWWlf7+rGx83vPoDAAD//wMAUEsDBBQABgAIAAAAIQDl3Par3wAAAA0BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJNC0zTEqRCiRw4UkODmxts4Il6nsduGfj1b&#10;CQmOM/s0O1MuR9eJAw6h9aQgnSQgkGpvWmoUvL2ubnIQIWoyuvOECr4xwLK6vCh1YfyRXvCwjo3g&#10;EAqFVmBj7AspQ23R6TDxPRLftn5wOrIcGmkGfeRw18lpkmTS6Zb4g9U9Plqsv9Z7p+B090zvi23+&#10;kXzunqS1q2y+O2VKXV+ND/cgIo7xD4Zzfa4OFXfa+D2ZIDrWaXY7ZVbBbJ7ziDOSLmZsbX4tWZXy&#10;/4rqBwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAARVleWKAQAACwMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOXc9qvfAAAADQEAAA8AAAAAAAAA&#10;AAAAAAAA5AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADwBAAAAAA=&#10;" stroked="f" strokecolor="#4a7ebb" strokeweight="3.5pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="05F97B4A" w14:textId="77777777" w:rsidR="00A27516" w:rsidRDefault="005B27FE" w:rsidP="00285FB3">
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="412C305E" wp14:editId="57485845">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-215593</wp:posOffset>
               </wp:positionH>
@@ -5457,51 +5504,51 @@
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line w14:anchorId="301D3B31" id="Connecteur droit 35" o:spid="_x0000_s1026" style="position:absolute;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-17pt,282.55pt" to="-14.5pt,840.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBa+Na/4AEAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815K8pIFgOQcH6aVo&#10;jS4fwFBDiwA3kIxl/32HlCwZadECRS7c5s28eTPD7cNZK3ICH6Q1Da0WJSVguG2lOTb054+nD/eU&#10;hMhMy5Q10NALBPqwe/9u27salrazqgVPMIgJde8a2sXo6qIIvAPNwsI6MGgU1msW8eqPRetZj9G1&#10;KpZleVf01rfOWw4h4OvjYKS7HF8I4PGrEAEiUQ3F3GJefV6f01rstqw+euY6ycc02H9koZk0SDqF&#10;emSRkRcvfwulJfc2WBEX3OrCCiE5ZA2opipfqfneMQdZCxYnuKlM4e3C8i+ngyeybehqQ4lhGnu0&#10;t8Zg4eDFk9ZbGQmasE69CzXC9+bgx1twB59En4XXaUc55Jxre5lqC+dIOD6uqs2qooSj5WN5X96t&#10;1ylmMTs7H+InsJqkQ0OVNEk6q9npc4gD9ApJz8qQvqHLzbosMyxYJdsnqVQy5vGBvfLkxLDx8VyN&#10;ZDcopFYmgSGPyUiSRA6y8ileFAxs30BgmVDIcqBLAzozMM7BxCuLMohObgLzmRzHPP/mOOLnrCbn&#10;6t+sg44rszVxctbSWP+nAHNhxIDHjtzoTsdn215yw7MBpzA3bfwxacxv79l9/te7XwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAHa+UuzgAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5dskKrUZpOCIkjhw0O7JY1XltonK7Jto6nxzuNo+1Pv7+/XE6uF0ccQ+dJw3ymQCDV3nbUaPj8&#10;eEsWIEI0ZE3vCTWcMcCyur0pTWH9iVZ4XMdGcAiFwmhoYxwKKUPdojNh5gckvu386EzkcWykHc2J&#10;w10vU6Vy6UxH/KE1A762WP+sD07D7nt/7hzuSW1CyNzXyv7KzbvW93fTyzOIiFO8wnDRZ3Wo2Gnr&#10;D2SD6DUkD4/cJWrI8mwOgokkfeLNltF8oVKQVSn/l6j+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAFr41r/gAQAAHwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAHa+UuzgAAAADAEAAA8AAAAAAAAAAAAAAAAAOgQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" strokecolor="#3c3c3b [3213]" strokeweight="2pt"/>
+            <v:line w14:anchorId="67DBFC8A" id="Connecteur droit 35" o:spid="_x0000_s1026" style="position:absolute;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-17pt,282.55pt" to="-14.5pt,840.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+ptNXxAEAAPADAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthO064w4vShRfcy&#10;bMXWfoAqU7EA3SBpsfP3o2THDtahBYq+6MZDHh6S2t4MWpED+CCtaWi1KikBw20rzb6hT4/3X64p&#10;CZGZlilroKFHCPRm9/nTtnc1rG1nVQueYBAT6t41tIvR1UUReAeahZV1YNAorNcs4tXvi9azHqNr&#10;VazL8qrorW+dtxxCwNe70Uh3Ob4QwONPIQJEohqKucW8+rw+p7XYbVm998x1kk9psHdkoZk0SDqH&#10;umORkT9evgilJfc2WBFX3OrCCiE5ZA2opir/UfO7Yw6yFixOcHOZwseF5T8Ot+bBYxl6F+rgHnxS&#10;MQiv0475kSEX6zgXC4ZIOD5eVJcXFSUcLV/L6/Jqs0nFLBZn50P8BlaTdGiokiZpYTU7fA9xhJ4g&#10;6VkZ0jd0fbkpywwLVsn2XiqVjHke4FZ5cmDYyThUE9kZCqmVSWDIfZ9IFln5FI8KRrZfIIhsUch6&#10;pEsTtzAwzsHEE4syiE5uAvOZHac8X3Oc8EtWs3P1Nuuo48RsTZydtTTW/y/AUhgx4rEjZ7rT8dm2&#10;x9zwbMCxyk2bvkCa2/N7dl8+6u4vAAAA//8DAFBLAwQUAAYACAAAACEAdr5S7OAAAAAMAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2Qkbl2yQqtRmk4IiSOHDQ7sljVeW2icrsm2jqfH&#10;O42j7U+/v79cTq4XRxxD50nDfKZAINXedtRo+Px4SxYgQjRkTe8JNZwxwLK6vSlNYf2JVnhcx0Zw&#10;CIXCaGhjHAopQ92iM2HmByS+7fzoTORxbKQdzYnDXS9TpXLpTEf8oTUDvrZY/6wPTsPue3/uHO5J&#10;bULI3NfK/srNu9b3d9PLM4iIU7zCcNFndajYaesPZIPoNSQPj9wlasjybA6CiSR94s2W0XyhUpBV&#10;Kf+XqP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAfqbTV8QBAADwAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdr5S7OAAAAAMAQAADwAAAAAA&#10;AAAAAAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;" strokecolor="#3c3c3b [3213]" strokeweight="2pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A27516">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114935" distR="114935" simplePos="0" relativeHeight="251645440" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D6F2BE8" wp14:editId="7CF418C7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>3060700</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>360045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1440000" cy="820800"/>
           <wp:effectExtent l="0" t="0" r="8255" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Placeholder" descr="Commun:CLIENTS:ECOFAC:CREA:CHARTE GRAPHIQUE:ARTWORK:Entetes:LINKS:Ecofac Business School:Ecofac BS-MANS ENTETES logo+tel.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5511,101 +5558,101 @@
                   <pic:cNvPr id="0" name="Picture 4" descr="Commun:CLIENTS:ECOFAC:CREA:CHARTE GRAPHIQUE:ARTWORK:Entetes:LINKS:Ecofac Business School:Ecofac BS-MANS ENTETES logo+tel.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1440000" cy="820800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                      <ma14:placeholderFlag xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
+                      <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:3pt;height:3pt" o:bullet="t">
+      <v:shape id="_x0000_i1062" type="#_x0000_t75" style="width:3pt;height:3pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="PUCE CHECK"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:53.25pt;height:101.25pt" o:bullet="t">
+      <v:shape id="_x0000_i1063" type="#_x0000_t75" style="width:53.25pt;height:101.25pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="check"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="B6E8615A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Listepuces5"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
@@ -7308,61 +7355,60 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="458885625">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="191380175">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="852258401">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="797261387">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="800221664">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1856572384">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BowB5IcBBGlNJJ0U8kinwnREIkn4jZ1pBWsOruWl6MJAKD8Per4kA9+CZgAqsip2iDs6s4cZjh51CDy0PD6tkw==" w:salt="9wFqpZ3q52aMl0Hczp7Jgw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="WI8FLnfpyR8A69fK8vYouhUeONBBBVaU+StEUmunGqc4yf0ZCgwD9Jv4h7k/GZv+QaBOLcUY++hLMbec9zBAIQ==" w:salt="GJgztfV1NKG8xIrFlwin7A=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <v:textbox inset=",7.2pt,,7.2pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0086612A"/>
     <w:rsid w:val="00067087"/>
@@ -7404,161 +7450,165 @@
     <w:rsid w:val="004A4450"/>
     <w:rsid w:val="00511B83"/>
     <w:rsid w:val="00516E10"/>
     <w:rsid w:val="00521855"/>
     <w:rsid w:val="00531209"/>
     <w:rsid w:val="00544A98"/>
     <w:rsid w:val="00553C49"/>
     <w:rsid w:val="00554267"/>
     <w:rsid w:val="00565C59"/>
     <w:rsid w:val="00573380"/>
     <w:rsid w:val="00593B27"/>
     <w:rsid w:val="005A07B6"/>
     <w:rsid w:val="005A14C6"/>
     <w:rsid w:val="005A27C5"/>
     <w:rsid w:val="005B27FE"/>
     <w:rsid w:val="005D3C30"/>
     <w:rsid w:val="005E1A1C"/>
     <w:rsid w:val="005E1D2C"/>
     <w:rsid w:val="005E29B1"/>
     <w:rsid w:val="005E3829"/>
     <w:rsid w:val="00626621"/>
     <w:rsid w:val="00626645"/>
     <w:rsid w:val="006518D6"/>
     <w:rsid w:val="00653511"/>
     <w:rsid w:val="006830DE"/>
+    <w:rsid w:val="006A0E46"/>
     <w:rsid w:val="006B352E"/>
     <w:rsid w:val="006C7479"/>
     <w:rsid w:val="006F5B29"/>
     <w:rsid w:val="00711C04"/>
     <w:rsid w:val="0071256D"/>
     <w:rsid w:val="007456E4"/>
     <w:rsid w:val="007817C6"/>
     <w:rsid w:val="00784AF8"/>
     <w:rsid w:val="007A625A"/>
     <w:rsid w:val="0081208A"/>
     <w:rsid w:val="00821210"/>
     <w:rsid w:val="0083445D"/>
     <w:rsid w:val="00842484"/>
     <w:rsid w:val="008432C3"/>
     <w:rsid w:val="008560AA"/>
     <w:rsid w:val="008652C6"/>
     <w:rsid w:val="0086612A"/>
     <w:rsid w:val="00877086"/>
     <w:rsid w:val="008B3459"/>
     <w:rsid w:val="008B441A"/>
     <w:rsid w:val="008C0B30"/>
     <w:rsid w:val="008E069E"/>
     <w:rsid w:val="0093753E"/>
     <w:rsid w:val="0095260A"/>
     <w:rsid w:val="00985059"/>
     <w:rsid w:val="00990180"/>
     <w:rsid w:val="0099711E"/>
     <w:rsid w:val="009B252D"/>
     <w:rsid w:val="00A00C75"/>
     <w:rsid w:val="00A15E1C"/>
     <w:rsid w:val="00A27516"/>
     <w:rsid w:val="00A4402B"/>
     <w:rsid w:val="00A47264"/>
     <w:rsid w:val="00A957A1"/>
     <w:rsid w:val="00AB722F"/>
     <w:rsid w:val="00AC3E37"/>
     <w:rsid w:val="00AC7E38"/>
     <w:rsid w:val="00B00152"/>
     <w:rsid w:val="00B03FE1"/>
+    <w:rsid w:val="00B23061"/>
+    <w:rsid w:val="00B27B8D"/>
     <w:rsid w:val="00B541EB"/>
     <w:rsid w:val="00B640DC"/>
     <w:rsid w:val="00B97CD6"/>
     <w:rsid w:val="00BA0F2B"/>
     <w:rsid w:val="00BB14CA"/>
     <w:rsid w:val="00BB171C"/>
     <w:rsid w:val="00BF5465"/>
     <w:rsid w:val="00C01F7E"/>
     <w:rsid w:val="00C41FED"/>
     <w:rsid w:val="00C5094E"/>
     <w:rsid w:val="00C66D64"/>
     <w:rsid w:val="00C827A3"/>
     <w:rsid w:val="00C82C82"/>
     <w:rsid w:val="00CA443E"/>
     <w:rsid w:val="00CB1961"/>
     <w:rsid w:val="00CC2006"/>
     <w:rsid w:val="00CC6538"/>
     <w:rsid w:val="00CE5758"/>
     <w:rsid w:val="00CE6749"/>
     <w:rsid w:val="00D1469E"/>
     <w:rsid w:val="00D159E7"/>
     <w:rsid w:val="00D34EA8"/>
     <w:rsid w:val="00D35388"/>
     <w:rsid w:val="00D45E87"/>
     <w:rsid w:val="00D5604F"/>
     <w:rsid w:val="00D562D8"/>
     <w:rsid w:val="00D77295"/>
     <w:rsid w:val="00D77A15"/>
+    <w:rsid w:val="00DA04B7"/>
     <w:rsid w:val="00DB6AEC"/>
     <w:rsid w:val="00DC3B8E"/>
     <w:rsid w:val="00DC6A21"/>
     <w:rsid w:val="00DE0298"/>
     <w:rsid w:val="00E14E37"/>
     <w:rsid w:val="00E16B8C"/>
     <w:rsid w:val="00E4210A"/>
     <w:rsid w:val="00E73258"/>
     <w:rsid w:val="00EB7D59"/>
     <w:rsid w:val="00EC4D46"/>
     <w:rsid w:val="00EC77D2"/>
     <w:rsid w:val="00F3471A"/>
     <w:rsid w:val="00F51E67"/>
     <w:rsid w:val="00F672E7"/>
     <w:rsid w:val="00F75A9C"/>
     <w:rsid w:val="00F8629B"/>
     <w:rsid w:val="00FE0AC2"/>
     <w:rsid w:val="00FE4EAD"/>
     <w:rsid w:val="00FF2867"/>
     <w:rsid w:val="00FF64A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
+    <o:shapedefaults v:ext="edit" spidmax="2050" style="mso-position-horizontal-relative:page;mso-position-vertical-relative:page" fill="f" fillcolor="white" stroke="f">
       <v:fill color="white" on="f"/>
       <v:stroke on="f"/>
       <v:textbox inset=",7.2pt,,7.2pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7A52883B"/>
   <w15:docId w15:val="{8EA81445-9501-4B8D-8A77-651FA44EFDF5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
@@ -26316,68 +26366,68 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{89461A60-6DCE-4C86-AF98-D6AAC7A32F66}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2778</Characters>
+  <Pages>1</Pages>
+  <Words>510</Words>
+  <Characters>2808</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Agence Machin Bidule</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3276</CharactersWithSpaces>
+  <CharactersWithSpaces>3312</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Stanislas Perlinski</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>