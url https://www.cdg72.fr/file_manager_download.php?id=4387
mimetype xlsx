--- v0 (2026-04-01)
+++ v1 (2026-06-24)
@@ -8,187 +8,307 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28025"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\cdg-files\carrieres\Promotion interne - PI\FORMATION\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{509C6B96-45EF-449D-B9E1-B1CE87246DD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0E6CE660-FECD-433D-B436-72A05E3DC614}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8B6D4102-5FDE-4168-B39C-83179768F788}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8B6D4102-5FDE-4168-B39C-83179768F788}"/>
   </bookViews>
   <sheets>
-    <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
+    <sheet name="simulateur PI et formation pro" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'simulateur PI et formation pro'!$B$5:$H$9</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G14" i="1" l="1"/>
-[...10 lines deleted...]
-  <c r="G17" i="1" l="1"/>
+  <c r="D15" i="1" l="1"/>
+  <c r="B11" i="1"/>
+  <c r="G19" i="1"/>
+  <c r="E30" i="1" s="1"/>
   <c r="D19" i="1"/>
-  <c r="F19" i="1" s="1"/>
-[...5 lines deleted...]
-  <c r="E26" i="1" s="1"/>
+  <c r="D22" i="1" s="1"/>
+  <c r="F19" i="1" l="1"/>
+  <c r="F22" i="1"/>
+  <c r="D23" i="1" s="1"/>
+  <c r="F23" i="1" s="1"/>
+  <c r="G23" i="1" s="1"/>
+  <c r="G22" i="1" l="1"/>
+  <c r="D24" i="1"/>
+  <c r="F24" i="1" s="1"/>
+  <c r="G24" i="1" l="1"/>
+  <c r="D25" i="1" l="1"/>
+  <c r="F25" i="1" s="1"/>
+  <c r="G25" i="1" l="1"/>
+  <c r="G27" i="1" s="1"/>
+  <c r="E31" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="31">
   <si>
     <t>date de référence formations</t>
   </si>
   <si>
     <t>Date de référence à prendre en compte</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>catégorie d'emploi</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>du</t>
   </si>
   <si>
     <t>au</t>
   </si>
   <si>
     <t>nombre de jours de formation d'adaptation au 1er emploi à prendre en compte</t>
   </si>
   <si>
     <t>Fin de période de formation à prendre en compte</t>
   </si>
   <si>
     <t xml:space="preserve">au </t>
   </si>
   <si>
-    <t>Promotion interne et formation de professionnalisation</t>
-[...1 lines deleted...]
-  <si>
     <t>Catégorie d'emploi de l'agent</t>
-  </si>
-[...1 lines deleted...]
-    <t>jours de formation d’adpation au 1er emploi</t>
   </si>
   <si>
     <t>jours de formation de professionnalisation</t>
   </si>
   <si>
     <t>Pour que son dossier de promotion interne soit recevable, votre agent devra donc avoir effectué :</t>
   </si>
   <si>
     <t>Nom de la collectivité</t>
   </si>
   <si>
     <t>NOM et prénom de l'agent</t>
   </si>
   <si>
     <t>Total du nombre de jours de formation de professionnalisation tout au long de la carrière
 que l'agent doit avoir effectué</t>
   </si>
   <si>
     <t>Date de nomination dans le cadre d'emplois</t>
   </si>
   <si>
     <t>nombre de jours de formation de professionnalisation par période de 5 ans révolus:</t>
   </si>
   <si>
     <t>A COMPLÉTER</t>
   </si>
   <si>
     <t>CELLULES A COMPLÉTER OBLIGATOIREMENT</t>
   </si>
   <si>
-    <t>00/00/0000</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Lorsqu'une cellule apparait en rose, la période de 5 années n'est pas terminée donc non prise en compte </t>
+  </si>
+  <si>
+    <r>
+      <t>Agent nommé dans un poste à responsabilité</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+  </si>
+  <si>
+    <t>poste responsabilité</t>
+  </si>
+  <si>
+    <t>OUI</t>
+  </si>
+  <si>
+    <t>NON</t>
+  </si>
+  <si>
+    <t>jours de formation d’adapation au 1er emploi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">      Promotion interne et formation de professionnalisation</t>
+  </si>
+  <si>
+    <r>
+      <t>Ce simulateur  ne peut pas être utilisé pour les agents affectés sur un poste à responsabilité</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> au sens de l'article 15
+du </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FF57AF31"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>décret 2008-512 après le 01/07/2008</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>(</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>*</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">sont considérés comme postes à responsabilité : les emplois fonctionnels mentionnés à l'article L. 412-6 du CGFP, les emplois considérés à responsabilité par l’autorité territoriale après avis du comité social territorial, les emplois éligibles à la NBI de l’annexe 1 du </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FF57AF31"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>décret n°2006-779 du 3 juillet 2006</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Verdana"/>
+        <family val="2"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>Ce simulateur ne prend pas en compte les obligations des agents affectés à un poste à responsabilité. Si vous avez des questions sur ce point, contactez le service Carrières service.carrieres@cdg72.fr</t>
+  </si>
+  <si>
+    <t>../../....</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="9" tint="-0.249977111117893"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
@@ -209,77 +329,194 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF57AF31"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="0"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color rgb="FF57AF31"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF4C4642"/>
+      <name val="Courier New"/>
+      <family val="3"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF57AF31"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="14">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -386,176 +623,329 @@
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="4" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="left" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="6">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFF7ABAB"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFF7ABAB"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFF7ABAB"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -587,157 +977,287 @@
   <colors>
     <mruColors>
       <color rgb="FF57AF31"/>
       <color rgb="FFF7ABAB"/>
       <color rgb="FFF4B5AA"/>
       <color rgb="FFFF8585"/>
       <color rgb="FFF68A8A"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/LEGITEXT000006053956/2021-01-26" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050007737" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>3286125</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>304800</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>581025</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>409575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="Rectangle 4">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BE6930F-837A-E384-A694-3AC6001B6129}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="3971925" y="1657350"/>
+          <a:ext cx="2676525" cy="104775"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="fr-FR" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>638175</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>666750</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>1171575</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>790575</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="Rectangle 3">
+          <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08CDF8A2-0579-4DC2-EA16-DE8C8249C100}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6705600" y="2076450"/>
+          <a:ext cx="2305050" cy="123825"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr lang="fr-FR" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1061179</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>1000125</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B54730FA-FA4D-46ED-A0B9-DC26ADE079D4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="123825" y="57150"/>
           <a:ext cx="1623154" cy="942975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>28575</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>171450</xdr:rowOff>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>200025</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:colOff>142875</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>142876</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Accolade ouvrante 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4A6BEB1-DD11-68BD-068B-D8F16B6942E4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7867650" y="1771650"/>
-          <a:ext cx="171450" cy="419100"/>
+          <a:off x="7858125" y="2495551"/>
+          <a:ext cx="123825" cy="581025"/>
         </a:xfrm>
         <a:prstGeom prst="leftBrace">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
@@ -1054,577 +1574,1386 @@
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E2EF9F60-52C8-4B69-8BF7-FC9DF22724E7}">
   <sheetPr codeName="Feuil1"/>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Y69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M16" sqref="M16"/>
+      <selection activeCell="C5" sqref="C5:G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="2" width="54.140625" customWidth="1"/>
     <col min="3" max="3" width="5.42578125" customWidth="1"/>
     <col min="4" max="4" width="15.28515625" style="3" customWidth="1"/>
     <col min="5" max="5" width="5.85546875" customWidth="1"/>
     <col min="6" max="6" width="15.140625" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="1" customWidth="1"/>
     <col min="8" max="8" width="28.28515625" customWidth="1"/>
+    <col min="9" max="9" width="29.28515625" customWidth="1"/>
+    <col min="15" max="17" width="11.42578125" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="55"/>
+      <c r="J1" s="55"/>
+      <c r="K1" s="55"/>
+      <c r="L1" s="55"/>
+      <c r="M1" s="55"/>
+      <c r="N1" s="55"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="16"/>
+      <c r="S1" s="16"/>
+      <c r="T1" s="16"/>
+      <c r="U1" s="16"/>
+      <c r="V1" s="16"/>
+      <c r="W1" s="16"/>
+      <c r="X1" s="16"/>
+      <c r="Y1" s="16"/>
+    </row>
+    <row r="2" spans="1:25" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="15"/>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="27"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="N2" s="27"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="16"/>
+      <c r="S2" s="16"/>
+      <c r="T2" s="16"/>
+      <c r="U2" s="16"/>
+      <c r="V2" s="16"/>
+      <c r="W2" s="16"/>
+      <c r="X2" s="16"/>
+      <c r="Y2" s="16"/>
+    </row>
+    <row r="3" spans="1:25" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="57" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="L3" s="27"/>
+      <c r="M3" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="N3" s="27"/>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="16"/>
+      <c r="S3" s="16"/>
+      <c r="T3" s="16"/>
+      <c r="U3" s="16"/>
+      <c r="V3" s="16"/>
+      <c r="W3" s="16"/>
+      <c r="X3" s="16"/>
+      <c r="Y3" s="16"/>
+    </row>
+    <row r="4" spans="1:25" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="15"/>
+      <c r="C4" s="15"/>
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27"/>
+      <c r="K4" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="N4" s="27"/>
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="16"/>
+      <c r="S4" s="16"/>
+      <c r="T4" s="16"/>
+      <c r="U4" s="16"/>
+      <c r="V4" s="16"/>
+      <c r="W4" s="16"/>
+      <c r="X4" s="16"/>
+      <c r="Y4" s="16"/>
+    </row>
+    <row r="5" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C5" s="67"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="27"/>
+      <c r="K5" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" s="27"/>
+      <c r="M5" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="N5" s="27"/>
+      <c r="O5" s="31"/>
+      <c r="P5" s="31"/>
+    </row>
+    <row r="6" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B6" s="21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" s="68"/>
+      <c r="D6" s="68"/>
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+      <c r="G6" s="68"/>
+      <c r="I6" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="27"/>
+      <c r="K6" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="L6" s="27"/>
+      <c r="M6" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="N6" s="27"/>
+      <c r="O6" s="31"/>
+      <c r="P6" s="31"/>
+    </row>
+    <row r="7" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B7" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="32"/>
-[...61 lines deleted...]
-      <c r="B4" s="28" t="s">
+      <c r="C7" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="69"/>
+      <c r="E7" s="69"/>
+      <c r="F7" s="69"/>
+      <c r="G7" s="69"/>
+      <c r="H7" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="I7" s="27"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="L7" s="27"/>
+      <c r="M7" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="N7" s="27"/>
+      <c r="O7" s="31"/>
+      <c r="P7" s="31"/>
+    </row>
+    <row r="8" spans="1:25" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="60"/>
+      <c r="E8" s="60"/>
+      <c r="F8" s="60"/>
+      <c r="G8" s="60"/>
+      <c r="H8" s="61"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="L8" s="27"/>
+      <c r="M8" s="27"/>
+      <c r="N8" s="27"/>
+      <c r="O8" s="31"/>
+      <c r="P8" s="31"/>
+    </row>
+    <row r="9" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B9" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="36"/>
-[...71 lines deleted...]
-      </c>
+      <c r="C9" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="61"/>
+      <c r="I9" s="52"/>
+      <c r="J9" s="52"/>
+      <c r="K9" s="52"/>
+      <c r="L9" s="52"/>
+      <c r="M9" s="52"/>
+      <c r="N9" s="52"/>
+      <c r="O9" s="31"/>
+      <c r="P9" s="31"/>
+    </row>
+    <row r="10" spans="1:25" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C10" s="4"/>
+      <c r="D10" s="7"/>
       <c r="E10" s="4"/>
-      <c r="F10" s="9"/>
       <c r="G10" s="5"/>
-    </row>
-[...5 lines deleted...]
-      <c r="G11" s="5"/>
+      <c r="H10" s="25"/>
+      <c r="I10" s="53"/>
+      <c r="J10" s="53"/>
+      <c r="K10" s="53"/>
+      <c r="L10" s="53"/>
+      <c r="M10" s="53"/>
+      <c r="N10" s="53"/>
+      <c r="O10" s="31"/>
+      <c r="P10" s="31"/>
+    </row>
+    <row r="11" spans="1:25" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="62" t="str">
+        <f>IF(C8=M6,I6," ")</f>
+        <v xml:space="preserve"> </v>
+      </c>
+      <c r="C11" s="62"/>
+      <c r="D11" s="62"/>
+      <c r="E11" s="62"/>
+      <c r="F11" s="62"/>
+      <c r="G11" s="62"/>
+      <c r="H11" s="62"/>
+      <c r="I11" s="54"/>
+      <c r="J11" s="31"/>
+      <c r="K11" s="31"/>
+      <c r="L11" s="31"/>
+      <c r="M11" s="31"/>
+      <c r="N11" s="31"/>
+      <c r="O11" s="31"/>
+      <c r="P11" s="31"/>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
       <c r="C12" s="4"/>
       <c r="D12" s="7"/>
-      <c r="E12" s="4"/>
       <c r="F12" s="4"/>
       <c r="G12" s="5"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B13" s="40" t="s">
+      <c r="I12" s="31"/>
+      <c r="J12" s="31"/>
+      <c r="K12" s="31"/>
+      <c r="L12" s="31"/>
+      <c r="M12" s="31"/>
+      <c r="N12" s="31"/>
+      <c r="O12" s="31"/>
+      <c r="P12" s="31"/>
+    </row>
+    <row r="13" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B13" s="71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="71"/>
+      <c r="D13" s="17">
+        <v>46022</v>
+      </c>
+      <c r="F13" s="4"/>
+      <c r="G13" s="5"/>
+      <c r="H13" s="28"/>
+      <c r="I13" s="47"/>
+      <c r="J13" s="31"/>
+      <c r="K13" s="31"/>
+      <c r="L13" s="31"/>
+      <c r="M13" s="31"/>
+      <c r="N13" s="31"/>
+      <c r="O13" s="31"/>
+      <c r="P13" s="31"/>
+    </row>
+    <row r="14" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B14" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="71"/>
+      <c r="D14" s="17">
+        <v>39630</v>
+      </c>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="47"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="31"/>
+      <c r="N14" s="31"/>
+      <c r="O14" s="31"/>
+      <c r="P14" s="31"/>
+    </row>
+    <row r="15" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="B15" s="71" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="71"/>
+      <c r="D15" s="17" t="str">
+        <f>IF($C$9&gt;$D$14,$C$9,$D$14)</f>
+        <v>../../....</v>
+      </c>
+      <c r="E15" s="4"/>
+      <c r="F15" s="8"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="47"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="31"/>
+      <c r="N15" s="31"/>
+      <c r="O15" s="31"/>
+      <c r="P15" s="31"/>
+    </row>
+    <row r="16" spans="1:25" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C16" s="4"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="47"/>
+      <c r="J16" s="31"/>
+      <c r="K16" s="31"/>
+      <c r="L16" s="31"/>
+      <c r="M16" s="31"/>
+      <c r="N16" s="31"/>
+      <c r="O16" s="31"/>
+      <c r="P16" s="31"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="C17" s="4"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="5"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="31"/>
+      <c r="K17" s="31"/>
+      <c r="L17" s="31"/>
+      <c r="M17" s="31"/>
+      <c r="N17" s="31"/>
+      <c r="O17" s="31"/>
+      <c r="P17" s="31"/>
+    </row>
+    <row r="18" spans="1:17" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="C13" s="40"/>
-[...6 lines deleted...]
-      <c r="C14" s="14" t="s">
+      <c r="C18" s="72"/>
+      <c r="D18" s="72"/>
+      <c r="E18" s="72"/>
+      <c r="F18" s="72"/>
+      <c r="I18" s="31"/>
+      <c r="J18" s="31"/>
+      <c r="K18" s="31"/>
+      <c r="L18" s="31"/>
+      <c r="M18" s="31"/>
+      <c r="N18" s="31"/>
+      <c r="O18" s="31"/>
+      <c r="P18" s="31"/>
+    </row>
+    <row r="19" spans="1:17" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="6"/>
+      <c r="C19" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="D14" s="11" t="str">
-[...3 lines deleted...]
-      <c r="E14" s="15" t="s">
+      <c r="D19" s="10" t="str">
+        <f>IF($C$9&gt;$D$14,$C$9,"")</f>
+        <v>../../....</v>
+      </c>
+      <c r="E19" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="F14" s="11" t="e">
-        <f>IF($C$5&gt;$D$9,DATE(YEAR($D$14)+2,MONTH($D$14),DAY($D$14)-1),"")</f>
+      <c r="F19" s="10" t="e">
+        <f>IF($C$9&gt;$D$14,DATE(YEAR($D$19)+2,MONTH($D$19),DAY($D$19)-1),"")</f>
         <v>#VALUE!</v>
       </c>
-      <c r="G14" s="29" t="str">
-        <f>IF(AND($C$5&gt;$D$9,$C$6="A"),5,IF(AND($C$5&gt;$D$9,$C$6="B"),5,IF(AND($C$5&gt;$D$9,$C$6="C"),3,IF(AND($C$5&gt;$D$9,$C$6="A COMPLÉTER"),"CATEGORIE D'EMPLOI A COMPLÉTER",IF($C$5&lt;$D$9,0,"NA")))))</f>
+      <c r="G19" s="22" t="str">
+        <f>IF(AND($C$9&gt;$D$14,$C$7="A"),5,IF(AND($C$9&gt;$D$14,$C$7="B"),5,IF(AND($C$9&gt;$D$14,$C$7="C"),3,IF(AND($C$9&gt;$D$14,$C$7="A COMPLÉTER"),"CATEGORIE D'EMPLOI A COMPLÉTER",IF($C$9&lt;$D$14,0,"NA")))))</f>
         <v>CATEGORIE D'EMPLOI A COMPLÉTER</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C17" s="12" t="s">
+      <c r="I19" s="56"/>
+      <c r="J19" s="31"/>
+      <c r="K19" s="31"/>
+      <c r="L19" s="31"/>
+      <c r="M19" s="31"/>
+      <c r="N19" s="31"/>
+      <c r="O19" s="31"/>
+      <c r="P19" s="31"/>
+    </row>
+    <row r="20" spans="1:17" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C20" s="6"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="5"/>
+      <c r="I20" s="56"/>
+      <c r="J20" s="31"/>
+      <c r="K20" s="31"/>
+      <c r="L20" s="31"/>
+      <c r="M20" s="31"/>
+      <c r="N20" s="31"/>
+      <c r="O20" s="31"/>
+    </row>
+    <row r="21" spans="1:17" s="2" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="70" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" s="70"/>
+      <c r="D21" s="70"/>
+      <c r="E21" s="70"/>
+      <c r="F21" s="70"/>
+      <c r="G21" s="7"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="32"/>
+      <c r="K21" s="32"/>
+      <c r="L21" s="32"/>
+      <c r="M21" s="32"/>
+      <c r="N21" s="32"/>
+      <c r="O21" s="32"/>
+      <c r="P21" s="50"/>
+      <c r="Q21" s="50"/>
+    </row>
+    <row r="22" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="C22" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D17" s="11" t="e">
-        <f>IF($C$5&gt;$D$9,DATE(YEAR($D$14)+2,MONTH($D$14),DAY($D$14)),$D$9)</f>
+      <c r="D22" s="10" t="e">
+        <f>IF($C$9&gt;$D$14,DATE(YEAR($D$19)+2,MONTH($D$19),DAY($D$19)),$D$14)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="E17" s="13" t="s">
+      <c r="E22" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F17" s="11" t="e">
-        <f>DATE(YEAR($D$17)+5,MONTH($D$17),DAY($D$17)-1)</f>
+      <c r="F22" s="10" t="e">
+        <f>DATE(YEAR($D$22)+5,MONTH($D$22),DAY($D$22)-1)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="G17" s="30" t="e">
-        <f>IF(F17&gt;$D$8,"",2)</f>
+      <c r="G22" s="23" t="e">
+        <f>IF(F22&gt;$D$13,"",2)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="H17" s="44" t="s">
-[...4 lines deleted...]
-      <c r="C18" s="12" t="s">
+      <c r="H22" s="75" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
+      <c r="L22" s="31"/>
+      <c r="M22" s="31"/>
+      <c r="N22" s="31"/>
+      <c r="O22" s="31"/>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="C23" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D18" s="11" t="e">
-        <f>IF($F$17&lt;$D$8,DATE(YEAR($F$17),MONTH($F$17),DAY($F$17)+1),"")</f>
+      <c r="D23" s="10" t="e">
+        <f>IF($F$22&lt;$D$13,DATE(YEAR($F$22),MONTH($F$22),DAY($F$22)+1),"")</f>
         <v>#VALUE!</v>
       </c>
-      <c r="E18" s="13" t="s">
+      <c r="E23" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F18" s="11" t="e">
-        <f>IF($D$18&lt;$D$8,DATE(YEAR($D$18)+5,MONTH($D$18),DAY($D$18)-1),"")</f>
+      <c r="F23" s="10" t="e">
+        <f>IF($D$23&lt;$D$13,DATE(YEAR($D$23)+5,MONTH($D$23),DAY($D$23)-1),"")</f>
         <v>#VALUE!</v>
       </c>
-      <c r="G18" s="30" t="e">
-        <f>IF(F18&gt;$D$8,"",2)</f>
+      <c r="G23" s="23" t="e">
+        <f>IF(F23&gt;$D$13,"",2)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="H18" s="44"/>
-[...2 lines deleted...]
-      <c r="C19" s="12" t="s">
+      <c r="H23" s="75"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="31"/>
+    </row>
+    <row r="24" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="C24" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D19" s="11" t="e">
-        <f>IF($F$18&lt;$D$8,DATE(YEAR($F$18),MONTH($F$18),DAY($F$18)+1),"")</f>
+      <c r="D24" s="10" t="e">
+        <f>IF($F$23&lt;$D$13,DATE(YEAR($F$23),MONTH($F$23),DAY($F$23)+1),"")</f>
         <v>#VALUE!</v>
       </c>
-      <c r="E19" s="13" t="s">
+      <c r="E24" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F19" s="11" t="e">
-        <f>IF($D$19&lt;$D$8,DATE(YEAR($D$19)+5,MONTH($D$19),DAY($D$19)-1),"")</f>
+      <c r="F24" s="10" t="e">
+        <f>IF($D$24&lt;$D$13,DATE(YEAR($D$24)+5,MONTH($D$24),DAY($D$24)-1),"")</f>
         <v>#VALUE!</v>
       </c>
-      <c r="G19" s="30" t="e">
-        <f>IF(F19&gt;$D$8,"",2)</f>
+      <c r="G24" s="23" t="e">
+        <f>IF(F24&gt;$D$13,"",2)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="H19" s="44"/>
-[...2 lines deleted...]
-      <c r="C20" s="12" t="s">
+      <c r="H24" s="75"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="31"/>
+      <c r="L24" s="31"/>
+      <c r="M24" s="31"/>
+      <c r="N24" s="31"/>
+      <c r="O24" s="31"/>
+    </row>
+    <row r="25" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="C25" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D20" s="11" t="e">
-        <f>IF($F$19&lt;$D$8,DATE(YEAR($F$19),MONTH($F$19),DAY($F$19)+1),"")</f>
+      <c r="D25" s="10" t="e">
+        <f>IF($F$24&lt;$D$13,DATE(YEAR($F$24),MONTH($F$24),DAY($F$24)+1),"")</f>
         <v>#VALUE!</v>
       </c>
-      <c r="E20" s="13" t="s">
+      <c r="E25" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="F20" s="11" t="e">
-        <f>IF($D$20&lt;$D$8,DATE(YEAR($D$20)+5,MONTH($D$20),DAY($D$20)-1),"")</f>
+      <c r="F25" s="10" t="e">
+        <f>IF($D$25&lt;$D$13,DATE(YEAR($D$25)+5,MONTH($D$25),DAY($D$25)-1),"")</f>
         <v>#VALUE!</v>
       </c>
-      <c r="G20" s="30" t="e">
-        <f>IF(F20&gt;$D$8,"",2)</f>
+      <c r="G25" s="23" t="e">
+        <f>IF(F25&gt;$D$13,"",2)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="H20" s="44"/>
-[...17 lines deleted...]
-        <f>SUM(G17:G20)</f>
+      <c r="H25" s="75"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="31"/>
+      <c r="L25" s="31"/>
+      <c r="M25" s="31"/>
+      <c r="N25" s="31"/>
+      <c r="O25" s="31"/>
+    </row>
+    <row r="26" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C26" s="4"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="4"/>
+      <c r="F26" s="4"/>
+      <c r="G26" s="24"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="31"/>
+      <c r="K26" s="31"/>
+      <c r="L26" s="31"/>
+      <c r="M26" s="31"/>
+      <c r="N26" s="31"/>
+      <c r="O26" s="31"/>
+    </row>
+    <row r="27" spans="1:17" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="73" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="74"/>
+      <c r="G27" s="22" t="e">
+        <f>SUM(G22:G25)</f>
         <v>#VALUE!</v>
       </c>
-      <c r="L22" s="5"/>
-[...26 lines deleted...]
-        <f>G14</f>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="33"/>
+      <c r="M27" s="34"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="34"/>
+      <c r="P27" s="51"/>
+    </row>
+    <row r="28" spans="1:17" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C28" s="4"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="4"/>
+      <c r="F28" s="4"/>
+      <c r="G28" s="5"/>
+      <c r="I28" s="31"/>
+      <c r="J28" s="31"/>
+      <c r="K28" s="31"/>
+      <c r="L28" s="31"/>
+      <c r="M28" s="31"/>
+      <c r="N28" s="31"/>
+      <c r="O28" s="31"/>
+    </row>
+    <row r="29" spans="1:17" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="C29" s="65"/>
+      <c r="D29" s="65"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="65"/>
+      <c r="G29" s="65"/>
+      <c r="H29" s="66"/>
+      <c r="I29" s="31"/>
+      <c r="J29" s="31"/>
+      <c r="K29" s="31"/>
+      <c r="L29" s="31"/>
+      <c r="M29" s="31"/>
+      <c r="N29" s="31"/>
+      <c r="O29" s="31"/>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="B30" s="18"/>
+      <c r="E30" s="40" t="str">
+        <f>G19</f>
         <v>CATEGORIE D'EMPLOI A COMPLÉTER</v>
       </c>
-      <c r="F25" s="20" t="s">
-[...7 lines deleted...]
-        <f>G22</f>
+      <c r="F30" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="H30" s="19"/>
+      <c r="I30" s="31"/>
+      <c r="J30" s="31"/>
+      <c r="K30" s="31"/>
+      <c r="L30" s="31"/>
+      <c r="M30" s="31"/>
+      <c r="N30" s="31"/>
+      <c r="O30" s="31"/>
+    </row>
+    <row r="31" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="B31" s="18"/>
+      <c r="E31" s="40" t="e">
+        <f>G27</f>
         <v>#VALUE!</v>
       </c>
-      <c r="F26" s="20" t="s">
-[...22 lines deleted...]
-      <c r="H32" s="5"/>
+      <c r="F31" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="20"/>
+      <c r="I31" s="34"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="34"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="31"/>
+      <c r="N31" s="31"/>
+      <c r="O31" s="31"/>
+    </row>
+    <row r="32" spans="1:17" s="30" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="31"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="44"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="31"/>
+      <c r="J32" s="31"/>
+      <c r="K32" s="31"/>
+      <c r="L32" s="31"/>
+      <c r="M32" s="31"/>
+    </row>
+    <row r="33" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="31"/>
+      <c r="B33" s="31"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="31"/>
+      <c r="F33" s="31"/>
+      <c r="G33" s="36"/>
+      <c r="H33" s="31"/>
+      <c r="I33" s="31"/>
+      <c r="J33" s="31"/>
+      <c r="K33" s="31"/>
+      <c r="L33" s="31"/>
+      <c r="M33" s="31"/>
+    </row>
+    <row r="34" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="31"/>
+      <c r="B34" s="31"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="35"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="31"/>
+      <c r="I34" s="31"/>
+      <c r="J34" s="31"/>
+      <c r="K34" s="31"/>
+      <c r="L34" s="31"/>
+      <c r="M34" s="31"/>
+    </row>
+    <row r="35" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="31"/>
+      <c r="B35" s="31"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="36"/>
+      <c r="H35" s="31"/>
+      <c r="I35" s="31"/>
+      <c r="J35" s="31"/>
+      <c r="K35" s="31"/>
+      <c r="L35" s="31"/>
+      <c r="M35" s="31"/>
+    </row>
+    <row r="36" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="31"/>
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="37"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="33"/>
+      <c r="G36" s="34"/>
+      <c r="H36" s="33"/>
+      <c r="I36" s="31"/>
+      <c r="J36" s="31"/>
+      <c r="K36" s="31"/>
+      <c r="L36" s="31"/>
+      <c r="M36" s="31"/>
+    </row>
+    <row r="37" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="31"/>
+      <c r="B37" s="31"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="35"/>
+      <c r="E37" s="31"/>
+      <c r="F37" s="31"/>
+      <c r="G37" s="36"/>
+      <c r="H37" s="31"/>
+      <c r="I37" s="31"/>
+      <c r="J37" s="31"/>
+      <c r="K37" s="31"/>
+      <c r="L37" s="31"/>
+      <c r="M37" s="31"/>
+    </row>
+    <row r="38" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="31"/>
+      <c r="B38" s="31"/>
+      <c r="C38" s="31"/>
+      <c r="D38" s="35"/>
+      <c r="E38" s="31"/>
+      <c r="F38" s="31"/>
+      <c r="G38" s="36"/>
+      <c r="H38" s="31"/>
+      <c r="I38" s="31"/>
+      <c r="J38" s="31"/>
+      <c r="K38" s="31"/>
+      <c r="L38" s="31"/>
+      <c r="M38" s="31"/>
+    </row>
+    <row r="39" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="31"/>
+      <c r="B39" s="31"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="35"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="36"/>
+      <c r="H39" s="31"/>
+      <c r="I39" s="31"/>
+      <c r="J39" s="31"/>
+      <c r="K39" s="31"/>
+      <c r="L39" s="31"/>
+      <c r="M39" s="31"/>
+    </row>
+    <row r="40" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="31"/>
+      <c r="B40" s="31"/>
+      <c r="C40" s="31"/>
+      <c r="D40" s="35"/>
+      <c r="E40" s="31"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="36"/>
+      <c r="H40" s="31"/>
+      <c r="I40" s="31"/>
+      <c r="J40" s="31"/>
+      <c r="K40" s="31"/>
+      <c r="L40" s="31"/>
+      <c r="M40" s="31"/>
+    </row>
+    <row r="41" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="31"/>
+      <c r="B41" s="31"/>
+      <c r="C41" s="31"/>
+      <c r="D41" s="35"/>
+      <c r="E41" s="31"/>
+      <c r="F41" s="31"/>
+      <c r="G41" s="36"/>
+      <c r="H41" s="31"/>
+      <c r="I41" s="31"/>
+      <c r="J41" s="31"/>
+      <c r="K41" s="31"/>
+      <c r="L41" s="31"/>
+      <c r="M41" s="31"/>
+    </row>
+    <row r="42" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="31"/>
+      <c r="B42" s="31"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="35"/>
+      <c r="E42" s="31"/>
+      <c r="F42" s="31"/>
+      <c r="G42" s="36"/>
+      <c r="H42" s="31"/>
+      <c r="I42" s="31"/>
+      <c r="J42" s="31"/>
+      <c r="K42" s="31"/>
+      <c r="L42" s="31"/>
+      <c r="M42" s="31"/>
+    </row>
+    <row r="43" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="31"/>
+      <c r="B43" s="31"/>
+      <c r="C43" s="31"/>
+      <c r="D43" s="35"/>
+      <c r="E43" s="31"/>
+      <c r="F43" s="31"/>
+      <c r="G43" s="36"/>
+      <c r="H43" s="31"/>
+      <c r="I43" s="31"/>
+      <c r="J43" s="31"/>
+      <c r="K43" s="31"/>
+      <c r="L43" s="31"/>
+      <c r="M43" s="31"/>
+    </row>
+    <row r="44" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="31"/>
+      <c r="B44" s="31"/>
+      <c r="C44" s="31"/>
+      <c r="D44" s="35"/>
+      <c r="E44" s="31"/>
+      <c r="F44" s="31"/>
+      <c r="G44" s="36"/>
+      <c r="H44" s="31"/>
+      <c r="I44" s="31"/>
+      <c r="J44" s="31"/>
+      <c r="K44" s="31"/>
+      <c r="L44" s="31"/>
+      <c r="M44" s="31"/>
+    </row>
+    <row r="45" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="31"/>
+      <c r="B45" s="31"/>
+      <c r="C45" s="31"/>
+      <c r="D45" s="35"/>
+      <c r="E45" s="31"/>
+      <c r="F45" s="31"/>
+      <c r="G45" s="36"/>
+      <c r="H45" s="31"/>
+      <c r="I45" s="31"/>
+      <c r="J45" s="31"/>
+      <c r="K45" s="31"/>
+      <c r="L45" s="31"/>
+      <c r="M45" s="31"/>
+    </row>
+    <row r="46" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="31"/>
+      <c r="B46" s="31"/>
+      <c r="C46" s="31"/>
+      <c r="D46" s="35"/>
+      <c r="E46" s="31"/>
+      <c r="F46" s="31"/>
+      <c r="G46" s="36"/>
+      <c r="H46" s="31"/>
+      <c r="I46" s="31"/>
+      <c r="J46" s="31"/>
+      <c r="K46" s="31"/>
+      <c r="L46" s="31"/>
+      <c r="M46" s="31"/>
+    </row>
+    <row r="47" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="31"/>
+      <c r="B47" s="31"/>
+      <c r="C47" s="31"/>
+      <c r="D47" s="35"/>
+      <c r="E47" s="31"/>
+      <c r="F47" s="31"/>
+      <c r="G47" s="36"/>
+      <c r="H47" s="31"/>
+      <c r="I47" s="31"/>
+      <c r="J47" s="31"/>
+      <c r="K47" s="31"/>
+      <c r="L47" s="31"/>
+      <c r="M47" s="31"/>
+    </row>
+    <row r="48" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="31"/>
+      <c r="B48" s="31"/>
+      <c r="C48" s="31"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="31"/>
+      <c r="F48" s="31"/>
+      <c r="G48" s="36"/>
+      <c r="H48" s="31"/>
+      <c r="I48" s="31"/>
+      <c r="J48" s="31"/>
+      <c r="K48" s="31"/>
+      <c r="L48" s="31"/>
+      <c r="M48" s="31"/>
+    </row>
+    <row r="49" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="31"/>
+      <c r="B49" s="31"/>
+      <c r="C49" s="31"/>
+      <c r="D49" s="35"/>
+      <c r="E49" s="31"/>
+      <c r="F49" s="31"/>
+      <c r="G49" s="36"/>
+      <c r="H49" s="31"/>
+      <c r="I49" s="31"/>
+      <c r="J49" s="31"/>
+      <c r="K49" s="31"/>
+      <c r="L49" s="31"/>
+      <c r="M49" s="31"/>
+    </row>
+    <row r="50" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="31"/>
+      <c r="B50" s="31"/>
+      <c r="C50" s="31"/>
+      <c r="D50" s="35"/>
+      <c r="E50" s="31"/>
+      <c r="F50" s="31"/>
+      <c r="G50" s="36"/>
+      <c r="H50" s="31"/>
+      <c r="I50" s="31"/>
+      <c r="J50" s="31"/>
+      <c r="K50" s="31"/>
+      <c r="L50" s="31"/>
+      <c r="M50" s="31"/>
+    </row>
+    <row r="51" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="31"/>
+      <c r="B51" s="31"/>
+      <c r="C51" s="31"/>
+      <c r="D51" s="35"/>
+      <c r="E51" s="31"/>
+      <c r="F51" s="31"/>
+      <c r="G51" s="36"/>
+      <c r="H51" s="31"/>
+      <c r="I51" s="31"/>
+      <c r="J51" s="31"/>
+      <c r="K51" s="31"/>
+      <c r="L51" s="31"/>
+      <c r="M51" s="31"/>
+    </row>
+    <row r="52" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="31"/>
+      <c r="B52" s="31"/>
+      <c r="C52" s="31"/>
+      <c r="D52" s="35"/>
+      <c r="E52" s="31"/>
+      <c r="F52" s="31"/>
+      <c r="G52" s="36"/>
+      <c r="H52" s="31"/>
+      <c r="I52" s="31"/>
+      <c r="J52" s="31"/>
+      <c r="K52" s="31"/>
+      <c r="L52" s="31"/>
+      <c r="M52" s="31"/>
+    </row>
+    <row r="53" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="31"/>
+      <c r="B53" s="31"/>
+      <c r="C53" s="31"/>
+      <c r="D53" s="35"/>
+      <c r="E53" s="31"/>
+      <c r="F53" s="31"/>
+      <c r="G53" s="36"/>
+      <c r="H53" s="31"/>
+      <c r="I53" s="31"/>
+      <c r="J53" s="31"/>
+      <c r="K53" s="31"/>
+      <c r="L53" s="31"/>
+      <c r="M53" s="31"/>
+    </row>
+    <row r="54" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="31"/>
+      <c r="B54" s="31"/>
+      <c r="C54" s="31"/>
+      <c r="D54" s="35"/>
+      <c r="E54" s="31"/>
+      <c r="F54" s="31"/>
+      <c r="G54" s="36"/>
+      <c r="H54" s="31"/>
+      <c r="I54" s="31"/>
+      <c r="J54" s="31"/>
+      <c r="K54" s="31"/>
+      <c r="L54" s="31"/>
+      <c r="M54" s="31"/>
+    </row>
+    <row r="55" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="31"/>
+      <c r="B55" s="31"/>
+      <c r="C55" s="31"/>
+      <c r="D55" s="35"/>
+      <c r="E55" s="31"/>
+      <c r="F55" s="31"/>
+      <c r="G55" s="36"/>
+      <c r="H55" s="31"/>
+      <c r="I55" s="31"/>
+      <c r="J55" s="31"/>
+      <c r="K55" s="31"/>
+      <c r="L55" s="31"/>
+      <c r="M55" s="31"/>
+    </row>
+    <row r="56" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="31"/>
+      <c r="B56" s="31"/>
+      <c r="C56" s="31"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="31"/>
+      <c r="F56" s="31"/>
+      <c r="G56" s="36"/>
+      <c r="H56" s="31"/>
+      <c r="I56" s="31"/>
+      <c r="J56" s="31"/>
+      <c r="K56" s="31"/>
+      <c r="L56" s="31"/>
+      <c r="M56" s="31"/>
+    </row>
+    <row r="57" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="31"/>
+      <c r="B57" s="31"/>
+      <c r="C57" s="31"/>
+      <c r="D57" s="35"/>
+      <c r="E57" s="31"/>
+      <c r="F57" s="31"/>
+      <c r="G57" s="36"/>
+      <c r="H57" s="31"/>
+      <c r="I57" s="31"/>
+      <c r="J57" s="31"/>
+      <c r="K57" s="31"/>
+      <c r="L57" s="31"/>
+      <c r="M57" s="31"/>
+    </row>
+    <row r="58" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="31"/>
+      <c r="B58" s="31"/>
+      <c r="C58" s="31"/>
+      <c r="D58" s="35"/>
+      <c r="E58" s="31"/>
+      <c r="F58" s="31"/>
+      <c r="G58" s="36"/>
+      <c r="H58" s="31"/>
+      <c r="I58" s="31"/>
+      <c r="J58" s="31"/>
+      <c r="K58" s="31"/>
+      <c r="L58" s="31"/>
+      <c r="M58" s="31"/>
+    </row>
+    <row r="59" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="31"/>
+      <c r="B59" s="31"/>
+      <c r="C59" s="31"/>
+      <c r="D59" s="35"/>
+      <c r="E59" s="31"/>
+      <c r="F59" s="31"/>
+      <c r="G59" s="36"/>
+      <c r="H59" s="31"/>
+      <c r="I59" s="31"/>
+      <c r="J59" s="31"/>
+      <c r="K59" s="31"/>
+      <c r="L59" s="31"/>
+      <c r="M59" s="31"/>
+    </row>
+    <row r="60" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="31"/>
+      <c r="B60" s="31"/>
+      <c r="C60" s="31"/>
+      <c r="D60" s="35"/>
+      <c r="E60" s="31"/>
+      <c r="F60" s="31"/>
+      <c r="G60" s="36"/>
+      <c r="H60" s="31"/>
+      <c r="I60" s="31"/>
+      <c r="J60" s="31"/>
+      <c r="K60" s="31"/>
+      <c r="L60" s="31"/>
+      <c r="M60" s="31"/>
+    </row>
+    <row r="61" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="31"/>
+      <c r="B61" s="31"/>
+      <c r="C61" s="31"/>
+      <c r="D61" s="35"/>
+      <c r="E61" s="31"/>
+      <c r="F61" s="31"/>
+      <c r="G61" s="36"/>
+      <c r="H61" s="31"/>
+      <c r="I61" s="31"/>
+      <c r="J61" s="31"/>
+      <c r="K61" s="31"/>
+      <c r="L61" s="31"/>
+      <c r="M61" s="31"/>
+    </row>
+    <row r="62" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="31"/>
+      <c r="B62" s="31"/>
+      <c r="C62" s="31"/>
+      <c r="D62" s="35"/>
+      <c r="E62" s="31"/>
+      <c r="F62" s="31"/>
+      <c r="G62" s="36"/>
+      <c r="H62" s="31"/>
+      <c r="I62" s="31"/>
+      <c r="J62" s="31"/>
+      <c r="K62" s="31"/>
+      <c r="L62" s="31"/>
+      <c r="M62" s="31"/>
+    </row>
+    <row r="63" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="31"/>
+      <c r="B63" s="31"/>
+      <c r="C63" s="31"/>
+      <c r="D63" s="35"/>
+      <c r="E63" s="31"/>
+      <c r="F63" s="31"/>
+      <c r="G63" s="36"/>
+      <c r="H63" s="31"/>
+      <c r="I63" s="31"/>
+      <c r="J63" s="31"/>
+      <c r="K63" s="31"/>
+      <c r="L63" s="31"/>
+      <c r="M63" s="31"/>
+    </row>
+    <row r="64" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="31"/>
+      <c r="B64" s="31"/>
+      <c r="C64" s="31"/>
+      <c r="D64" s="35"/>
+      <c r="E64" s="31"/>
+      <c r="F64" s="31"/>
+      <c r="G64" s="36"/>
+      <c r="H64" s="31"/>
+      <c r="I64" s="31"/>
+      <c r="J64" s="31"/>
+      <c r="K64" s="31"/>
+      <c r="L64" s="31"/>
+      <c r="M64" s="31"/>
+    </row>
+    <row r="65" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="31"/>
+      <c r="B65" s="31"/>
+      <c r="C65" s="31"/>
+      <c r="D65" s="35"/>
+      <c r="E65" s="31"/>
+      <c r="F65" s="31"/>
+      <c r="G65" s="36"/>
+      <c r="H65" s="31"/>
+      <c r="I65" s="31"/>
+      <c r="J65" s="31"/>
+      <c r="K65" s="31"/>
+      <c r="L65" s="31"/>
+      <c r="M65" s="31"/>
+    </row>
+    <row r="66" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="31"/>
+      <c r="B66" s="31"/>
+      <c r="C66" s="31"/>
+      <c r="D66" s="35"/>
+      <c r="E66" s="31"/>
+      <c r="F66" s="31"/>
+      <c r="G66" s="36"/>
+      <c r="H66" s="31"/>
+      <c r="I66" s="31"/>
+      <c r="J66" s="31"/>
+      <c r="K66" s="31"/>
+      <c r="L66" s="31"/>
+      <c r="M66" s="31"/>
+    </row>
+    <row r="67" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D67" s="38"/>
+      <c r="G67" s="39"/>
+    </row>
+    <row r="68" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D68" s="38"/>
+      <c r="G68" s="39"/>
+    </row>
+    <row r="69" spans="1:13" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D69" s="38"/>
+      <c r="G69" s="39"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="TYc7JV7Gww22kSUsjPH2A3mKFcBDuCcvRAbLVitv8YcF+DiSy81PS2kKHNroVYSbioIUDbrwXTm7scYQm2/fMA==" saltValue="N1w3HOMz9OnHGqU8yCfvDA==" spinCount="100000" sheet="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="b7+ClpXZ2F+q7yshAV6SPp+px391Hs8+EjKUhpD6lZvZbIQxYFHMCcDCgzc5Fqowzth2Qe/JP+ACdoYkKpBYhw==" saltValue="U3/e0LO4KVyJMvvXMZs6WQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
-    <protectedRange sqref="C3:G6" name="Plage1"/>
+    <protectedRange sqref="C5:G7" name="Plage1"/>
+    <protectedRange sqref="C8:G8 F12 G10 C10:E10" name="Plage1_2"/>
+    <protectedRange sqref="F11" name="Plage1_2_1"/>
+    <protectedRange sqref="C9:G9" name="Plage1_3"/>
   </protectedRanges>
-  <mergeCells count="14">
-[...3 lines deleted...]
-    <mergeCell ref="C4:G4"/>
+  <mergeCells count="17">
+    <mergeCell ref="B29:H29"/>
     <mergeCell ref="C5:G5"/>
     <mergeCell ref="C6:G6"/>
-    <mergeCell ref="B16:F16"/>
-[...6 lines deleted...]
-    <mergeCell ref="H17:H20"/>
+    <mergeCell ref="C9:G9"/>
+    <mergeCell ref="C7:G7"/>
+    <mergeCell ref="B21:F21"/>
+    <mergeCell ref="B13:C13"/>
+    <mergeCell ref="B14:C14"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B18:F18"/>
+    <mergeCell ref="B27:F27"/>
+    <mergeCell ref="H22:H25"/>
+    <mergeCell ref="B3:H3"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="H7:H9"/>
+    <mergeCell ref="B11:H11"/>
+    <mergeCell ref="A1:H1"/>
   </mergeCells>
-  <conditionalFormatting sqref="B3:C3">
+  <conditionalFormatting sqref="B5:C5">
     <cfRule type="containsText" dxfId="5" priority="9" stopIfTrue="1" operator="containsText" text="dimanche">
-      <formula>NOT(ISERROR(SEARCH("dimanche",B3)))</formula>
+      <formula>NOT(ISERROR(SEARCH("dimanche",B5)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="4" priority="10" stopIfTrue="1" operator="containsText" text="samedi">
-      <formula>NOT(ISERROR(SEARCH("samedi",B3)))</formula>
+      <formula>NOT(ISERROR(SEARCH("samedi",B5)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F17">
+  <conditionalFormatting sqref="F22">
     <cfRule type="expression" dxfId="3" priority="3">
-      <formula>$F$17&gt;$D$8</formula>
+      <formula>$F$22&gt;$D$13</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F18">
+  <conditionalFormatting sqref="F23">
     <cfRule type="expression" dxfId="2" priority="6">
-      <formula>$F$18&gt;$D$8</formula>
+      <formula>$F$23&gt;$D$13</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F19">
+  <conditionalFormatting sqref="F24">
     <cfRule type="expression" dxfId="1" priority="5">
-      <formula>$F$19&gt;$D$8</formula>
+      <formula>$F$24&gt;$D$13</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F20">
+  <conditionalFormatting sqref="F25">
     <cfRule type="expression" dxfId="0" priority="4">
-      <formula>$F$20&gt;$D$8</formula>
+      <formula>$F$25&gt;$D$13</formula>
     </cfRule>
   </conditionalFormatting>
-  <dataValidations count="1">
-[...2 lines deleted...]
-      <formula2>46022</formula2>
+  <dataValidations count="3">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C7:G7" xr:uid="{1F4F7240-A74D-4EB2-86B0-A9A2700DDF57}">
+      <formula1>$K$5:$K$8</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C8:G8" xr:uid="{102DC51B-6DC0-40FD-899F-2C572C920A24}">
+      <formula1>$M$5:$M$7</formula1>
+    </dataValidation>
+    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Donnée invalide" sqref="C9:G9" xr:uid="{713BA345-277C-44B5-8474-F8AC9A8E89C4}">
+      <formula1>OR(AND(C8=M6,ISBLANK(C9)),AND(C8=M5,ISBLANK(C9)),AND(C8=M7,ISNUMBER(C9),C9&gt;=DATE(1980,1,1),C9&lt;=DATE(2025,12,31)))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
-  <extLst>
-[...10 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{647BDE47-3192-470F-9170-3EED271416C8}">
-  <dimension ref="A1:A8"/>
+  <dimension ref="A8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+      <selection activeCell="C6" sqref="A1:C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-    </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A8" s="9">
-[...2 lines deleted...]
-      </c>
+      <c r="A8" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="a7hUL42lrDxsydtMbqx0RpwQJs21T61C+pgnKCV9OdgWqEn8VpzugEJmD3yfOAXdGDBPKQBlwqbdkFkLDl+mbw==" saltValue="ZgSMr7jMKqWZ7O2ZWUYwNA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Feuil1</vt:lpstr>
+      <vt:lpstr>simulateur PI et formation pro</vt:lpstr>
       <vt:lpstr>Feuil2</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Emilie TRIOULLIER</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>