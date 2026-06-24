--- v0 (2026-03-10)
+++ v1 (2026-06-24)
@@ -4956,72 +4956,94 @@
       <w:r w:rsidRPr="00E10574">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300"/>
         </w:rPr>
         <w:t>A tout moment, en cours de contrat, l’une ou l’autre des parties peut dénoncer la présente convention par lettre recommandée avec accusé de réception adressée aux deux autres parties, sous réserve d’un préavis minimum de 3 mois.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="083AE5A2" w14:textId="77777777" w:rsidR="00734F52" w:rsidRPr="00734F52" w:rsidRDefault="00734F52" w:rsidP="00734F52">
       <w:pPr>
         <w:pStyle w:val="SOUS-TITRE2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 700" w:hAnsi="Museo Sans 700"/>
           <w:color w:val="142C46"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00734F52">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 700" w:hAnsi="Museo Sans 700"/>
           <w:color w:val="142C46"/>
         </w:rPr>
         <w:t>ARTICLE 10 : Competence juridictionnelle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56882110" w14:textId="77777777" w:rsidR="00734F52" w:rsidRPr="00E10574" w:rsidRDefault="00734F52" w:rsidP="00734F52">
+    <w:p w14:paraId="56882110" w14:textId="1E2EDCE7" w:rsidR="00734F52" w:rsidRPr="00E10574" w:rsidRDefault="00734F52" w:rsidP="00734F52">
       <w:pPr>
         <w:pStyle w:val="texte"/>
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Museo Sans 300" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E10574">
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Museo Sans 300" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Les deux parties déclarent élire domicile à leur siège respectif et s’en remettent au Tribunal Administratif de Nantes en cas de litige éventuel.</w:t>
+        <w:t xml:space="preserve">Les </w:t>
+      </w:r>
+      <w:r w:rsidR="009C7852">
+        <w:rPr>
+          <w:rFonts w:ascii="Museo Sans 300" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Museo Sans 300" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>trois</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10574">
+        <w:rPr>
+          <w:rFonts w:ascii="Museo Sans 300" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Museo Sans 300" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parties déclarent élire domicile à leur siège respectif et s’en remettent au Tribunal Administratif de Nantes en cas de litige éventuel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6938E8" w14:textId="77777777" w:rsidR="00734F52" w:rsidRDefault="00734F52" w:rsidP="00734F52">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ED8F27D" w14:textId="77777777" w:rsidR="00710FF7" w:rsidRDefault="00710FF7" w:rsidP="00734F52">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B1FD8C8" w14:textId="77777777" w:rsidR="00710FF7" w:rsidRDefault="00710FF7" w:rsidP="00734F52">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Museo Sans 300" w:hAnsi="Museo Sans 300" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -5454,61 +5476,61 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C75A390" w14:textId="77777777" w:rsidR="00734F52" w:rsidRDefault="00734F52" w:rsidP="00734F52">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7810CDC2" w14:textId="77777777" w:rsidR="00A1402F" w:rsidRDefault="00A1402F"/>
     <w:sectPr w:rsidR="00A1402F" w:rsidSect="00765A91">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="1418" w:left="1134" w:header="0" w:footer="306" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="144B9549" w14:textId="77777777" w:rsidR="00AB19C5" w:rsidRDefault="00AB19C5">
+    <w:p w14:paraId="3D4C29EA" w14:textId="77777777" w:rsidR="001129DF" w:rsidRDefault="001129DF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EC1205F" w14:textId="77777777" w:rsidR="00AB19C5" w:rsidRDefault="00AB19C5">
+    <w:p w14:paraId="0C53D322" w14:textId="77777777" w:rsidR="001129DF" w:rsidRDefault="001129DF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Museo Sans 300">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -6199,61 +6221,61 @@
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="F5F4F4" w:themeColor="background2" w:themeTint="66"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>6 rue du Pen Duick II – CS 66225 – 44262 NANTES Cedex 2</w:t>
     </w:r>
     <w:r w:rsidRPr="00F56FDB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="F5F4F4" w:themeColor="background2" w:themeTint="66"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t>+www.cdg44.fr</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DB3C09C" w14:textId="77777777" w:rsidR="00AB19C5" w:rsidRDefault="00AB19C5">
+    <w:p w14:paraId="7C27AE4B" w14:textId="77777777" w:rsidR="001129DF" w:rsidRDefault="001129DF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CD8DB81" w14:textId="77777777" w:rsidR="00AB19C5" w:rsidRDefault="00AB19C5">
+    <w:p w14:paraId="24DFB138" w14:textId="77777777" w:rsidR="001129DF" w:rsidRDefault="001129DF">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11AB0627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF4A4A72"/>
     <w:lvl w:ilvl="0" w:tplc="8E9EDD56">
       <w:start w:val="101"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -7878,64 +7900,68 @@
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00734F52"/>
     <w:rsid w:val="00025D89"/>
     <w:rsid w:val="00094D5F"/>
     <w:rsid w:val="000D2E6B"/>
+    <w:rsid w:val="001129DF"/>
+    <w:rsid w:val="001F3AE1"/>
     <w:rsid w:val="002C6A16"/>
     <w:rsid w:val="0035415A"/>
     <w:rsid w:val="003C0B24"/>
     <w:rsid w:val="004A309E"/>
     <w:rsid w:val="00546639"/>
     <w:rsid w:val="0064223C"/>
     <w:rsid w:val="00684E84"/>
     <w:rsid w:val="00710FF7"/>
     <w:rsid w:val="00724772"/>
     <w:rsid w:val="00734F52"/>
+    <w:rsid w:val="009C7852"/>
     <w:rsid w:val="00A13FCF"/>
     <w:rsid w:val="00A1402F"/>
     <w:rsid w:val="00AB19C5"/>
     <w:rsid w:val="00AF2928"/>
+    <w:rsid w:val="00D83D70"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2FC114A7"/>
@@ -8919,72 +8945,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>3228</Words>
-  <Characters>17759</Characters>
+  <Characters>17760</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>147</Lines>
+  <Lines>148</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP Inc.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20946</CharactersWithSpaces>
+  <CharactersWithSpaces>20947</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Clara Bourgoin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>