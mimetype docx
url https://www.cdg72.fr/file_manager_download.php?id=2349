--- v0 (2025-10-06)
+++ v1 (2026-10-23)
@@ -2,78 +2,90 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w14:paraId="01B8E325" w14:textId="0457D231" w:rsidR="009A5225" w:rsidRPr="009A5225" w:rsidRDefault="009A5225" w:rsidP="009A5225">
       <w:pPr>
         <w:pStyle w:val="EncadrGrisClair"/>
       </w:pPr>
       <w:r w:rsidRPr="009A5225">
         <w:t>Pourquoi procéder à une évaluation du stagiaire ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33AF2134" w14:textId="013490BB" w:rsidR="009A5225" w:rsidRDefault="009A5225" w:rsidP="009A5225">
+    <w:p w14:paraId="33AF2134" w14:textId="360394CE" w:rsidR="009A5225" w:rsidRDefault="009A5225" w:rsidP="009A5225">
       <w:pPr>
         <w:pStyle w:val="EncadrGrisClair"/>
       </w:pPr>
       <w:r>
         <w:t>A la fin du stage, l</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5225">
         <w:t>’autorité territoriale d</w:t>
       </w:r>
       <w:r>
         <w:t>oit</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5225">
         <w:t xml:space="preserve"> prendre une décision</w:t>
       </w:r>
       <w:r>
-        <w:t> : titulariser l’agent, proroger le stage ou enfin licencier l’agent.</w:t>
+        <w:t xml:space="preserve"> : titulariser l’agent, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1246">
+        <w:t>prolonger</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> le stage </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1246">
+        <w:t xml:space="preserve">pour insuffisance professionnelle </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ou enfin licencier l’agent.</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5225">
         <w:t xml:space="preserve"> L’évaluation va lui fournir une aide </w:t>
       </w:r>
       <w:r>
         <w:t>dans cette prise de décision</w:t>
       </w:r>
       <w:r w:rsidRPr="009A5225">
         <w:t>. Elle va aussi permettre un dialogue avec l’agent afin de faire le point régulièrement sur ce qui est correctement effectué et ce qui reste à acquérir ou améliorer. En effet, il ne faut pas attendre la fin du stage pour constater les insuffisances, mais se donner la possibilité de détecter une incapacité ou insuffisance professionnelle et fixer au stagiaire les objectifs à atteindre et ceci tout au long du stage. Si l’évaluation n’est pas satisfaisante, des mesures d’accompagnement pourront être prises</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58A1006B" w14:textId="34502826" w:rsidR="009A5225" w:rsidRPr="009A5225" w:rsidRDefault="009A5225" w:rsidP="009A5225">
       <w:pPr>
         <w:pStyle w:val="EncadrGrisClair"/>
       </w:pPr>
       <w:r>
         <w:t>De plus, en cas de contentieux, ce suivi de l’agent permet de disposer d’éléments venant justifier la décision de l’autorité territoriale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4C4075" w14:textId="7659571D" w:rsidR="009A5225" w:rsidRDefault="009A5225" w:rsidP="009A5225">
       <w:pPr>
         <w:rPr>
@@ -568,51 +580,51 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00753795">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.……………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F2A3B95" w14:textId="77777777" w:rsidR="00753795" w:rsidRPr="00753795" w:rsidRDefault="00753795" w:rsidP="00753795">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="323C7961" w14:textId="3A91FDF5" w:rsidR="00753795" w:rsidRDefault="00DE2A4B" w:rsidP="00753795">
+    <w:p w14:paraId="323C7961" w14:textId="3A91FDF5" w:rsidR="00753795" w:rsidRDefault="00E52BE7" w:rsidP="00753795">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="7797" w:hanging="7797"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="MS Mincho" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="996933767"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
@@ -1076,51 +1088,50 @@
       <w:r w:rsidRPr="00805B67">
         <w:t xml:space="preserve">Comment le stagiaire assume-t-il ses fonctions ? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BDAA9EF" w14:textId="77777777" w:rsidR="00397490" w:rsidRDefault="00805B67" w:rsidP="00A54752">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00805B67">
         <w:t xml:space="preserve">Où se situe-t-il par rapport aux qualités attendues sur le poste occupé (qualités d’exécution, relations avec les collègues / les responsables / le public, ponctualité, respect des consignes …) ? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE9F0A9" w14:textId="5E0ED6BD" w:rsidR="00805B67" w:rsidRDefault="00805B67" w:rsidP="00A54752">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00805B67">
-        <w:lastRenderedPageBreak/>
         <w:t>Quels sont les points positifs et les points perfectibles ? Il s’agit de recenser ce qui est correctement fait, ce qu’il reste à acquérir ou à améliorer</w:t>
       </w:r>
       <w:r w:rsidR="00397490">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00805B67">
         <w:t xml:space="preserve">Le cas échéant, préciser les objectifs et les moyens d’y parvenir (formation, encadrement, matériels …), les modalités de travail, le fonctionnement interne de la collectivité. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39AE6FF3" w14:textId="77777777" w:rsidR="00805B67" w:rsidRPr="00A54752" w:rsidRDefault="00805B67" w:rsidP="00A54752"/>
     <w:p w14:paraId="006D66C0" w14:textId="77F5A7DF" w:rsidR="00A54752" w:rsidRDefault="00A54752" w:rsidP="005C6EA2">
       <w:pPr>
         <w:pStyle w:val="Objet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>CONTENU DE L’ENTRETIEN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="263603A2" w14:textId="01362DCE" w:rsidR="00A54752" w:rsidRDefault="00A54752" w:rsidP="005C6EA2">
       <w:pPr>
         <w:pStyle w:val="Objet"/>
@@ -4210,51 +4221,51 @@
                           </w:p>
                           <w:p w14:paraId="55BA5F5D" w14:textId="77777777" w:rsidR="00CE5100" w:rsidRDefault="00CE5100" w:rsidP="00CE5100"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7E2CA197" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-34.7pt;margin-top:1.25pt;width:374pt;height:18pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeUocPEgIAABEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU0uP0zAQviPxHyzfadqo7CNqulq6KkJa&#10;WKSFCzfHcR7C8Zix26T8esZ22y1wQ/hgeV7fzHwzXt1Ng2Z7ha4HU/LFbM6ZMhLq3rQl//pl++aG&#10;M+eFqYUGo0p+UI7frV+/Wo22UDl0oGuFjECMK0Zb8s57W2SZk50ahJuBVYaMDeAgPInYZjWKkdAH&#10;neXz+VU2AtYWQSrnSPuQjHwd8ZtGSf/UNE55pktOtfl4Y7yrcGfrlShaFLbr5bEM8Q9VDKI3lPQM&#10;9SC8YDvs/4IaeongoPEzCUMGTdNLFXugbhbzP7p57oRVsRcix9kzTe7/wcpP+8/I+rrkOWdGDDSi&#10;bzQoVivm1eQVywNFo3UFeT5b8vXTO5ho1LFdZx9BfnfMwKYTplX3iDB2StRU4iJEZhehCccFkGr8&#10;CDXlEjsPEWhqcAj8ESOM0GlUh/N4qA4mSbm8Xt7ezMkkyZbnN1f0DilEcYq26Px7BQMLj5IjjT+i&#10;i/2j88n15BKSOdB9ve21jgK21UYj2wtalW08KVbbTiTtKZ1LrjH1bxjaBCQDATOlC5rIQWg7EeCn&#10;aiJjIKaC+kBsIKS9pH9Ejw7wJ2cj7WTJ3Y+dQMWZ/mCI0dvFchmWOArLt9c5CXhpqS4twkiCKrnn&#10;LD03Pi3+zmLfdpQpzdDAPU2h6SNBL1Ud66a9i30e/0hY7Es5er385PUvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAdBm6hd8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrEGgw&#10;IU6FKjggFSQC3J14SVLidRS7bfh7lhMcRzOaeVOsZzeIA06h96ThcpmAQGq87anV8P72uFAgQjRk&#10;zeAJNXxjgHV5elKY3PojveKhiq3gEgq50dDFOOZShqZDZ8LSj0jsffrJmchyaqWdzJHL3SDTJMmk&#10;Mz3xQmdG3HTYfFV7x7sPsxo/6u1m91Rd1Lv0hfpnRVqfn833dyAizvEvDL/4jA4lM9V+TzaIQcMi&#10;u73mqIZ0BYL97EZlIGoNV2oFsizk/wPlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBe&#10;UocPEgIAABEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQB0GbqF3wAAAAgBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" stroked="f">
+              <v:shape id="Zone de texte 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-34.7pt;margin-top:1.25pt;width:374pt;height:18pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQANChf3/AEAAOcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RR2e1GTVdLV0VI&#10;y0Va+ADHcRILx2PGbpPy9YydtlvgDZEHy3PxmZkzJ+v7sTfsoNBrsCVfzOacKSuh1rYt+bevuzcr&#10;znwQthYGrCr5UXl+v3n9aj24QuXQgakVMgKxvhhcybsQXJFlXnaqF34GTlkKNoC9CGRim9UoBkLv&#10;TZbP5zfZAFg7BKm8J+/jFOSbhN80SobPTeNVYKbk1FtIJ6azime2WYuiReE6LU9tiH/oohfaUtEL&#10;1KMIgu1R/wXVa4ngoQkzCX0GTaOlSjPQNIv5H9M8d8KpNAuR492FJv//YOWnw7P7giyM72CkBaYh&#10;vHsC+d0zC9tO2FY9IMLQKVFT4UWkLBucL05PI9W+8BGkGj5CTUsW+wAJaGywj6zQnIzQaQHHC+lq&#10;DEySc3m7vFvNKSQpluerG7rHEqI4v3bow3sFPYuXkiMtNaGLw5MPU+o5JRbzYHS908YkA9tqa5Ad&#10;BAlgl77prXGdmLzncn5KTaV/wzA2IlmImFO56EkcxLEnAsJYjRSMXFRQH4kNhElt9HfQpQP8ydlA&#10;Siu5/7EXqDgzHywxerdYLqM0k7F8e5uTgdeR6joirCSokgfOpus2THLeO9RtR5WmHVp4oC00OhH0&#10;0tWpb1JTmvOk/CjXaztlvfyfm18AAAD//wMAUEsDBBQABgAIAAAAIQB0GbqF3wAAAAgBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOsQaDAhToUqOCAVJALcnXhJUuJ1FLtt+HuW&#10;ExxHM5p5U6xnN4gDTqH3pOFymYBAarztqdXw/va4UCBCNGTN4Ak1fGOAdXl6Upjc+iO94qGKreAS&#10;CrnR0MU45lKGpkNnwtKPSOx9+smZyHJqpZ3MkcvdINMkyaQzPfFCZ0bcdNh8VXvHuw+zGj/q7Wb3&#10;VF3Uu/SF+mdFWp+fzfd3ICLO8S8Mv/iMDiUz1X5PNohBwyK7veaohnQFgv3sRmUgag1XagWyLOT/&#10;A+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA0KF/f8AQAA5wMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHQZuoXfAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAVgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" stroked="f">
                 <v:fill opacity="0"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="10D4FB53" w14:textId="0580C243" w:rsidR="00CE5100" w:rsidRPr="000E504E" w:rsidRDefault="00CE5100" w:rsidP="00CE5100">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>A : Acquis</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve"> EA : En cours d’acquisition </w:t>
@@ -7860,51 +7871,51 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="69C07873" w14:textId="77777777" w:rsidR="0006580A" w:rsidRDefault="0006580A" w:rsidP="0006580A"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="55429AD8" id="Zone de texte 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-34.7pt;margin-top:1.25pt;width:374pt;height:18pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcihVwFAIAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNG1VdrtV09XSVRHS&#10;wiItXLg5jpNYOB4zdpuUr2dst6WCG8IHy+MZv5l5b7y+H3vDDgq9Blvy2WTKmbISam3bkn/9snuz&#10;5MwHYWthwKqSH5Xn95vXr9aDW6k5dGBqhYxArF8NruRdCG5VFF52qhd+Ak5ZcjaAvQhkYlvUKAZC&#10;700xn05vigGwdghSeU+3j9nJNwm/aZQMz03jVWCm5FRbSDumvYp7sVmLVYvCdVqeyhD/UEUvtKWk&#10;F6hHEQTbo/4LqtcSwUMTJhL6AppGS5V6oG5m0z+6eemEU6kXIse7C03+/8HKT4fPyHRN2nFmRU8S&#10;fSOhWK1YUGNQbBYpGpxfUeSLo9gwvoMxhsd2vXsC+d0zC9tO2FY9IMLQKVFTiellcfU04/gIUg0f&#10;oaZcYh8gAY0N9hGQGGGETlIdL/JQHUzS5eJ2cbeckkuSbz5f3tCZiivE6vzaoQ/vFfQsHkqOJH9C&#10;F4cnH3LoOSRVD0bXO21MMrCttgbZQdCo7NLKb43rRL49p/M5NKX21xjGRiQLETOnizeJg9h2JiCM&#10;1Xhi/ERtBfWRSEHI40nfiQ4d4E/OBhrNkvsfe4GKM/PBErF3s8UiznIyFm9v52Tgtae69ggrCark&#10;gbN83IY8/3uHuu0oU5bSwgOJ0ejEU1QtV3Uqn8YvtXv6KnG+r+0U9ftDb34BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB0GbqF3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOsQ&#10;aDAhToUqOCAVJALcnXhJUuJ1FLtt+HuWExxHM5p5U6xnN4gDTqH3pOFymYBAarztqdXw/va4UCBC&#10;NGTN4Ak1fGOAdXl6Upjc+iO94qGKreASCrnR0MU45lKGpkNnwtKPSOx9+smZyHJqpZ3MkcvdINMk&#10;yaQzPfFCZ0bcdNh8VXvHuw+zGj/q7Wb3VF3Uu/SF+mdFWp+fzfd3ICLO8S8Mv/iMDiUz1X5PNohB&#10;wyK7veaohnQFgv3sRmUgag1XagWyLOT/A+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJyKFXAUAgAAGAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAHQZuoXfAAAACAEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="55429AD8" id="Zone de texte 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-34.7pt;margin-top:1.25pt;width:374pt;height:18pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX+MLm/gEAAO4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RV2e1GTVdLV0VI&#10;y0Va+ADHcRILx2PGbpPy9YydtFvgDeEHa24+M3NmvLkfOsOOCr0GW/DFbM6ZshIqbZuCf/u6f7Pm&#10;zAdhK2HAqoKflOf329evNr3L1RJaMJVCRiDW570reBuCy7PMy1Z1ws/AKUvOGrATgVRssgpFT+id&#10;yZbz+U3WA1YOQSrvyfo4Ovk24de1kuFzXXsVmCk41RbSjeku451tNyJvULhWy6kM8Q9VdEJbSnqB&#10;ehRBsAPqv6A6LRE81GEmocugrrVUqQfqZjH/o5vnVjiVeiFyvLvQ5P8frPx0fHZfkIXhHQw0wNSE&#10;d08gv3tmYdcK26gHROhbJSpKvIiUZb3z+fQ0Uu1zH0HK/iNUNGRxCJCAhhq7yAr1yQidBnC6kK6G&#10;wCQZV7eru/WcXJJ8y+X6huSYQuTn1w59eK+gY1EoONJQE7o4Pvkwhp5DYjIPRld7bUxSsCl3BtlR&#10;0ALs0xnfGteK0XpO58fQlPo3DGMjkoWIOaaLlsRBbHskIAzlwHQ1ERQpKaE6ESkI49LRJyGhBfzJ&#10;WU8LV3D/4yBQcWY+WCL2brFaxQ1Nyurt7ZIUvPaU1x5hJUEVPHA2irswbvXBoW5ayjSO0sIDDaPW&#10;iaeXqqbyaalSu9MHiFt7raeol2+6/QUAAP//AwBQSwMEFAAGAAgAAAAhAHQZuoXfAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6xBoMCFOhSo4IBUkAtydeElS4nUUu234&#10;e5YTHEczmnlTrGc3iANOofek4XKZgEBqvO2p1fD+9rhQIEI0ZM3gCTV8Y4B1eXpSmNz6I73ioYqt&#10;4BIKudHQxTjmUoamQ2fC0o9I7H36yZnIcmqlncyRy90g0yTJpDM98UJnRtx02HxVe8e7D7MaP+rt&#10;ZvdUXdS79IX6Z0Van5/N93cgIs7xLwy/+IwOJTPVfk82iEHDIru95qiGdAWC/exGZSBqDVdqBbIs&#10;5P8D5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAF/jC5v4BAADuAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdBm6hd8AAAAIAQAADwAAAAAA&#10;AAAAAAAAAABYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" stroked="f">
                 <v:fill opacity="0"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="21A24868" w14:textId="77777777" w:rsidR="0006580A" w:rsidRPr="000E504E" w:rsidRDefault="0006580A" w:rsidP="0006580A">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>A : Acquis</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve"> EA : En cours d’acquisition </w:t>
@@ -11612,51 +11623,51 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2534E6CC" w14:textId="77777777" w:rsidR="00F457A2" w:rsidRDefault="00F457A2" w:rsidP="00F457A2"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="577206F3" id="Zone de texte 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-34.7pt;margin-top:1.25pt;width:374pt;height:18pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAQRaMFwIAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadps2e1GTVdLV0VI&#10;y4e0cOHmOE5ikXjM2G2y/HrGdlsK3BA+WB7P+M3Me+P13TT07KDQaTAlX8zmnCkjodamLfmXz7tX&#10;K86cF6YWPRhV8mfl+N3m5Yv1aAuVQwd9rZARiHHFaEveeW+LLHOyU4NwM7DKkLMBHIQnE9usRjES&#10;+tBn+Xx+nY2AtUWQyjm6fUhOvon4TaOk/9g0TnnWl5xq83HHuFdhzzZrUbQobKflsQzxD1UMQhtK&#10;eoZ6EF6wPeq/oAYtERw0fiZhyKBptFSxB+pmMf+jm6dOWBV7IXKcPdPk/h+s/HD4hEzXJb/izIiB&#10;JPpKQrFaMa8mr9hVoGi0rqDIJ0uxfnoDE0kd23X2EeQ3xwxsO2FadY8IY6dETSUuwsvs4mnCcQGk&#10;Gt9DTbnE3kMEmhocAn/ECCN0kur5LA/VwSRdLm+Wt6s5uST58nx1TeeQQhSn1xadf6tgYOFQciT5&#10;I7o4PDqfQk8hIZmDXtc73ffRwLba9sgOgkZlF1d629tOpNtTOpdCY+rfMHoTkAwEzJQu3EQOQtuJ&#10;AD9VU2Q8P1FbQf1MpCCk8aTvRIcO8AdnI41myd33vUDFWf/OELG3i+UyzHI0lq9vcjLw0lNdeoSR&#10;BFVyz1k6bn2a/71F3XaUKUlp4J7EaHTkKaiWqjqWT+MX2z1+lTDfl3aM+vWhNz8BAAD//wMAUEsD&#10;BBQABgAIAAAAIQB0GbqF3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;UOsQaDAhToUqOCAVJALcnXhJUuJ1FLtt+HuWExxHM5p5U6xnN4gDTqH3pOFymYBAarztqdXw/va4&#10;UCBCNGTN4Ak1fGOAdXl6Upjc+iO94qGKreASCrnR0MU45lKGpkNnwtKPSOx9+smZyHJqpZ3Mkcvd&#10;INMkyaQzPfFCZ0bcdNh8VXvHuw+zGj/q7Wb3VF3Uu/SF+mdFWp+fzfd3ICLO8S8Mv/iMDiUz1X5P&#10;NohBwyK7veaohnQFgv3sRmUgag1XagWyLOT/A+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAEBBFowXAgAAGAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAHQZuoXfAAAACAEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="577206F3" id="Zone de texte 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-34.7pt;margin-top:1.25pt;width:374pt;height:18pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2LawIAQIAAO4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgxsjY14hRdigwD&#10;ugvQ7QNkWbaFyaJGKbGzrx8lJ2m2vQ3TgyCS0iHPIbW+H3vDDgq9BlvyxWzOmbISam3bkn/7unuz&#10;4swHYWthwKqSH5Xn95vXr9aDK1QOHZhaISMQ64vBlbwLwRVZ5mWneuFn4JSlYAPYi0AmtlmNYiD0&#10;3mT5fH6TDYC1Q5DKe/I+TkG+SfhNo2T43DReBWZKTrWFtGPaq7hnm7UoWhSu0/JUhviHKnqhLSW9&#10;QD2KINge9V9QvZYIHpowk9Bn0DRaqsSB2Czmf7B57oRTiQuJ491FJv//YOWnw7P7giyM72CkBiYS&#10;3j2B/O6ZhW0nbKseEGHolKgp8SJKlg3OF6enUWpf+AhSDR+hpiaLfYAENDbYR1WIJyN0asDxIroa&#10;A5PkXN4u71ZzCkmK5fnqhs4xhSjOrx368F5Bz+Kh5EhNTeji8OTDdPV8JSbzYHS908YkA9tqa5Ad&#10;BA3ALq3prXGdmLzndH66mlL/hmFsRLIQMad00ZM0iLQnAcJYjUzXRCFWHyWpoD6SKAjT0NEnoUMH&#10;+JOzgQau5P7HXqDizHywJOzdYrmME5qM5dvbnAy8jlTXEWElQZU8cDYdt2Ga6r1D3XaUaWqlhQdq&#10;RqOTTi9VncqnoUp0Tx8gTu21nW69fNPNLwAAAP//AwBQSwMEFAAGAAgAAAAhAHQZuoXfAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6xBoMCFOhSo4IBUkAtydeElS4nUU&#10;u234e5YTHEczmnlTrGc3iANOofek4XKZgEBqvO2p1fD+9rhQIEI0ZM3gCTV8Y4B1eXpSmNz6I73i&#10;oYqt4BIKudHQxTjmUoamQ2fC0o9I7H36yZnIcmqlncyRy90g0yTJpDM98UJnRtx02HxVe8e7D7Ma&#10;P+rtZvdUXdS79IX6Z0Van5/N93cgIs7xLwy/+IwOJTPVfk82iEHDIru95qiGdAWC/exGZSBqDVdq&#10;BbIs5P8D5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAti2sCAECAADuAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdBm6hd8AAAAIAQAADwAA&#10;AAAAAAAAAAAAAABbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" stroked="f">
                 <v:fill opacity="0"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0A52CAA6" w14:textId="77777777" w:rsidR="00F457A2" w:rsidRPr="000E504E" w:rsidRDefault="00F457A2" w:rsidP="00F457A2">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>A : Acquis</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve"> EA : En cours d’acquisition </w:t>
@@ -15408,51 +15419,51 @@
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="795F5BB1" w14:textId="77777777" w:rsidR="00F457A2" w:rsidRDefault="00F457A2" w:rsidP="00F457A2"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="5268A8B5" id="Zone de texte 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-34.7pt;margin-top:1.25pt;width:374pt;height:18pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5IdqyFwIAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadoSdrtR09XSVRHS&#10;8iEtXLg5jvMhHI8Zu02WX79juy0FbggfLI9n/GbmvfH6dho0Oyh0PZiSL2ZzzpSRUPemLfnXL7tX&#10;K86cF6YWGowq+ZNy/Hbz8sV6tIVaQge6VsgIxLhitCXvvLdFljnZqUG4GVhlyNkADsKTiW1WoxgJ&#10;fdDZcj6/ykbA2iJI5Rzd3icn30T8plHSf2oapzzTJafafNwx7lXYs81aFC0K2/XyWIb4hyoG0RtK&#10;eoa6F16wPfZ/QQ29RHDQ+JmEIYOm6aWKPVA3i/kf3Tx2wqrYC5Hj7Jkm9/9g5cfDZ2R9XfKcMyMG&#10;kugbCcVqxbyavGJ5oGi0rqDIR0uxfnoLE0kd23X2AeR3xwxsO2FadYcIY6dETSUuwsvs4mnCcQGk&#10;Gj9ATbnE3kMEmhocAn/ECCN0kurpLA/VwSRd5tf5zWpOLkm+5XJ1ReeQQhSn1xadf6dgYOFQciT5&#10;I7o4PDifQk8hIZkD3de7XutoYFttNbKDoFHZxZXeatuJdHtK51JoTP0bhjYByUDATOnCTeQgtJ0I&#10;8FM1RcZfn6itoH4iUhDSeNJ3okMH+JOzkUaz5O7HXqDiTL83ROzNIs/DLEcjf3O9JAMvPdWlRxhJ&#10;UCX3nKXj1qf531vs244yJSkN3JEYTR95Cqqlqo7l0/jFdo9fJcz3pR2jfn3ozTMAAAD//wMAUEsD&#10;BBQABgAIAAAAIQB0GbqF3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;UOsQaDAhToUqOCAVJALcnXhJUuJ1FLtt+HuWExxHM5p5U6xnN4gDTqH3pOFymYBAarztqdXw/va4&#10;UCBCNGTN4Ak1fGOAdXl6Upjc+iO94qGKreASCrnR0MU45lKGpkNnwtKPSOx9+smZyHJqpZ3Mkcvd&#10;INMkyaQzPfFCZ0bcdNh8VXvHuw+zGj/q7Wb3VF3Uu/SF+mdFWp+fzfd3ICLO8S8Mv/iMDiUz1X5P&#10;NohBwyK7veaohnQFgv3sRmUgag1XagWyLOT/A+UPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAHkh2rIXAgAAGAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAHQZuoXfAAAACAEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="5268A8B5" id="Zone de texte 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-34.7pt;margin-top:1.25pt;width:374pt;height:18pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAWY1nkAQIAAO4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU19v0zAQf0fiO1h+p2lL2bqo6TQ6FSGN&#10;gTT2ARzHSSwcnzm7Tcqn5+y0XYG3CT9Y98+/u/vdeXU7dIbtFXoNtuCzyZQzZSVU2jYFf/6+fbfk&#10;zAdhK2HAqoIflOe367dvVr3L1RxaMJVCRiDW570reBuCy7PMy1Z1wk/AKUvOGrATgVRssgpFT+id&#10;yebT6VXWA1YOQSrvyXo/Ovk64de1kuFrXXsVmCk41RbSjeku452tVyJvULhWy2MZ4hVVdEJbSnqG&#10;uhdBsB3qf6A6LRE81GEiocugrrVUqQfqZjb9q5unVjiVeiFyvDvT5P8frHzcP7lvyMLwEQYaYGrC&#10;uweQPzyzsGmFbdQdIvStEhUlnkXKst75/Pg0Uu1zH0HK/gtUNGSxC5CAhhq7yAr1yQidBnA4k66G&#10;wCQZF9eLm+WUXJJ88/nyiuSYQuSn1w59+KSgY1EoONJQE7rYP/gwhp5CYjIPRldbbUxSsCk3Btle&#10;0AJs0xnfGteK0XpK58fQlPoPDGMjkoWIOaaLlsRBbHskIAzlwHRV8Pex+khJCdWBSEEYl44+CQkt&#10;4C/Oelq4gvufO4GKM/PZErE3s8UibmhSFh+u56Tgpae89AgrCarggbNR3IRxq3cOddNSpnGUFu5o&#10;GLVOPL1UdSyfliq1e/wAcWsv9RT18k3XvwEAAP//AwBQSwMEFAAGAAgAAAAhAHQZuoXfAAAACAEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ6xBoMCFOhSo4IBUkAtydeElS4nUU&#10;u234e5YTHEczmnlTrGc3iANOofek4XKZgEBqvO2p1fD+9rhQIEI0ZM3gCTV8Y4B1eXpSmNz6I73i&#10;oYqt4BIKudHQxTjmUoamQ2fC0o9I7H36yZnIcmqlncyRy90g0yTJpDM98UJnRtx02HxVe8e7D7Ma&#10;P+rtZvdUXdS79IX6Z0Van5/N93cgIs7xLwy/+IwOJTPVfk82iEHDIru95qiGdAWC/exGZSBqDVdq&#10;BbIs5P8D5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFmNZ5AECAADuAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAdBm6hd8AAAAIAQAADwAA&#10;AAAAAAAAAAAAAABbBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;" stroked="f">
                 <v:fill opacity="0"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="39973880" w14:textId="77777777" w:rsidR="00F457A2" w:rsidRPr="000E504E" w:rsidRDefault="00F457A2" w:rsidP="00F457A2">
                       <w:pPr>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>A : Acquis</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t xml:space="preserve"> EA : En cours d’acquisition </w:t>
@@ -15774,51 +15785,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>..............................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B534753" w14:textId="761DF02A" w:rsidR="00046719" w:rsidRPr="00046719" w:rsidRDefault="00046719" w:rsidP="00046719">
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>...................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64E3ECC1" w14:textId="77777777" w:rsidR="00046719" w:rsidRDefault="00046719" w:rsidP="00046719">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E366F05" w14:textId="4FA94545" w:rsidR="00046719" w:rsidRDefault="00046719" w:rsidP="007734D2">
+    <w:p w14:paraId="3E366F05" w14:textId="27930113" w:rsidR="00046719" w:rsidRDefault="00046719" w:rsidP="007734D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
@@ -15839,58 +15850,65 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prorogation de stage</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1246">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Prolongation pour insuffisance professionnelle</w:t>
       </w:r>
       <w:r w:rsidR="007734D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">               D</w:t>
+        <w:t xml:space="preserve">    D</w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>urée</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007734D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00046719">
@@ -16027,109 +16045,116 @@
     </w:p>
     <w:p w14:paraId="56C5EF1F" w14:textId="02736F40" w:rsidR="00DE2A4B" w:rsidRPr="00046719" w:rsidRDefault="00DE2A4B" w:rsidP="007734D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>..................................................................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CB386F" w14:textId="77777777" w:rsidR="007734D2" w:rsidRDefault="007734D2" w:rsidP="007734D2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DD718AF" w14:textId="77777777" w:rsidR="00805B67" w:rsidRDefault="00805B67" w:rsidP="00805B67">
+    <w:p w14:paraId="3DD718AF" w14:textId="63ACEA9B" w:rsidR="00805B67" w:rsidRDefault="00805B67" w:rsidP="00805B67">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3544"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Titularisation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>☐</w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Prorogation de stage</w:t>
+        <w:t xml:space="preserve"> Pro</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1246">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">longation pour insuffisance professionnelle </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">               D</w:t>
+        <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>urée</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00046719">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00046719">
@@ -16297,70 +16322,70 @@
     <w:p w14:paraId="4CD61E4A" w14:textId="5C9C86C2" w:rsidR="00046719" w:rsidRPr="00805B67" w:rsidRDefault="00805B67" w:rsidP="00046719">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805B67">
         <w:rPr>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Date et signature :</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00046719" w:rsidRPr="00805B67">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="202CB2CD" w14:textId="77777777" w:rsidR="00DE2A4B" w:rsidRDefault="00DE2A4B" w:rsidP="00DE2A4B">
+    <w:p w14:paraId="68CD23E2" w14:textId="77777777" w:rsidR="00E52BE7" w:rsidRDefault="00E52BE7" w:rsidP="00DE2A4B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16777FD7" w14:textId="77777777" w:rsidR="00DE2A4B" w:rsidRDefault="00DE2A4B" w:rsidP="00DE2A4B">
+    <w:p w14:paraId="4825EC94" w14:textId="77777777" w:rsidR="00E52BE7" w:rsidRDefault="00E52BE7" w:rsidP="00DE2A4B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -16391,160 +16416,163 @@
   <w:font w:name="ArialNarrow">
     <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DIN">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DIN-Regular">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialNarrow-Bold">
     <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rockwell">
     <w:panose1 w:val="02060603020205020403"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TrebuchetMS">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="203487AF" w14:textId="77777777" w:rsidR="00DE2A4B" w:rsidRDefault="00DE2A4B" w:rsidP="00DE2A4B">
+    <w:p w14:paraId="7725C6F5" w14:textId="77777777" w:rsidR="00E52BE7" w:rsidRDefault="00E52BE7" w:rsidP="00DE2A4B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EB759E1" w14:textId="77777777" w:rsidR="00DE2A4B" w:rsidRDefault="00DE2A4B" w:rsidP="00DE2A4B">
+    <w:p w14:paraId="0583E6D5" w14:textId="77777777" w:rsidR="00E52BE7" w:rsidRDefault="00E52BE7" w:rsidP="00DE2A4B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:7.45pt;height:7.45pt" o:bullet="t">
+      <v:shape id="_x0000_i1042" type="#_x0000_t75" style="width:7.5pt;height:7.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="PUCE CHECK"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:50.25pt;height:100.55pt" o:bullet="t">
+      <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:50.25pt;height:100.5pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="check"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6C4E50DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4D6CB71E"/>
@@ -19087,272 +19115,275 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="940450401">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1506555767">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="257834482">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1537767136">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2089039451">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="83455733">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="391007154">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="755251937">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1582370456">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1073817438">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="672605348">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1669211196">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1204707095">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1211845738">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="732318852">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="974991043">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1391809074">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2032682612">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1934969929">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="249237689">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="845290521">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="460732328">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="604074328">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="978337006">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="108209641">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="51733102">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="221406649">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1617059398">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2062828247">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1074551029">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1811054295">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="991177066">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="608776245">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1461150694">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1281648124">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1130320033">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1089808243">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="2125074343">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1980452334">
     <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00753795"/>
     <w:rsid w:val="00011CF1"/>
     <w:rsid w:val="00044B98"/>
     <w:rsid w:val="00046719"/>
     <w:rsid w:val="0006580A"/>
     <w:rsid w:val="00067EAD"/>
     <w:rsid w:val="000E05F6"/>
     <w:rsid w:val="00122C76"/>
     <w:rsid w:val="0027038F"/>
     <w:rsid w:val="00397490"/>
     <w:rsid w:val="003A60B2"/>
     <w:rsid w:val="003C5273"/>
     <w:rsid w:val="004259EE"/>
     <w:rsid w:val="00534850"/>
     <w:rsid w:val="005C6EA2"/>
     <w:rsid w:val="00623BF2"/>
+    <w:rsid w:val="006507EF"/>
     <w:rsid w:val="00674447"/>
     <w:rsid w:val="006756DC"/>
     <w:rsid w:val="006931F3"/>
     <w:rsid w:val="006B7058"/>
     <w:rsid w:val="00753795"/>
     <w:rsid w:val="007734D2"/>
     <w:rsid w:val="007A44DD"/>
     <w:rsid w:val="00805B67"/>
     <w:rsid w:val="00842956"/>
     <w:rsid w:val="008C4FEF"/>
     <w:rsid w:val="00970B99"/>
     <w:rsid w:val="009A5225"/>
     <w:rsid w:val="00A54752"/>
     <w:rsid w:val="00A62E84"/>
     <w:rsid w:val="00AE2D71"/>
     <w:rsid w:val="00B276C0"/>
     <w:rsid w:val="00B4656E"/>
     <w:rsid w:val="00BD161A"/>
     <w:rsid w:val="00C204F1"/>
     <w:rsid w:val="00CE5100"/>
     <w:rsid w:val="00CF0C9E"/>
     <w:rsid w:val="00D62D8D"/>
+    <w:rsid w:val="00DA1246"/>
     <w:rsid w:val="00DA7C67"/>
     <w:rsid w:val="00DE2A4B"/>
     <w:rsid w:val="00E257F9"/>
     <w:rsid w:val="00E32F3E"/>
+    <w:rsid w:val="00E52BE7"/>
     <w:rsid w:val="00EB3BDF"/>
     <w:rsid w:val="00F214C7"/>
     <w:rsid w:val="00F457A2"/>
     <w:rsid w:val="00FD2E73"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1028"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="40DB2BDF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{E012D3E7-2EBB-456B-B271-9B6401281C05}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="18" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="18" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="18" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="18" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="18" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -37292,51 +37323,51 @@
   </w:style>
   <w:style w:type="table" w:styleId="Grilledetableauclaire">
     <w:name w:val="Grid Table Light"/>
     <w:aliases w:val="Grille de tableau CDG"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="007A44DD"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CDG72">
   <a:themeElements>
     <a:clrScheme name="CDG">
       <a:dk1>
         <a:srgbClr val="3C3C3B"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3C3C3B"/>
@@ -37570,70 +37601,70 @@
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>31537</Characters>
+  <Pages>1</Pages>
+  <Words>5743</Words>
+  <Characters>31590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>262</Lines>
+  <Lines>263</Lines>
   <Paragraphs>74</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37197</CharactersWithSpaces>
+  <CharactersWithSpaces>37259</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marine CHAMBRIER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>