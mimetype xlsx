--- v0 (2025-11-04)
+++ v1 (2026-08-25)
@@ -1,177 +1,170 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="gif" ContentType="image/gif"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27726"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\docs temporaires\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\REGLEMENTATION\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="14_{4FE405F8-2AFB-4054-9E77-2A3FB736C379}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13140"/>
+    <workbookView xWindow="25017" yWindow="-118" windowWidth="25370" windowHeight="13667" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Calcul" sheetId="14" r:id="rId1"/>
     <sheet name="détail" sheetId="13" r:id="rId2"/>
   </sheets>
-  <externalReferences>
-[...2 lines deleted...]
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="A4" i="13" l="1"/>
   <c r="B10" i="14" l="1"/>
-  <c r="E10" i="14" s="1"/>
-[...2 lines deleted...]
-  <c r="D31" i="13" l="1"/>
+  <c r="A7" i="13"/>
+  <c r="D10" i="14" l="1"/>
+  <c r="E10" i="14"/>
+  <c r="D9" i="13"/>
+  <c r="D12" i="13"/>
+  <c r="D24" i="13"/>
+  <c r="C28" i="13"/>
+  <c r="C10" i="13"/>
+  <c r="D13" i="13"/>
+  <c r="D25" i="13"/>
   <c r="C24" i="13"/>
+  <c r="C11" i="13"/>
+  <c r="D14" i="13"/>
+  <c r="D26" i="13"/>
+  <c r="C25" i="13"/>
+  <c r="C12" i="13"/>
+  <c r="D15" i="13"/>
+  <c r="D27" i="13"/>
+  <c r="C26" i="13"/>
+  <c r="C13" i="13"/>
+  <c r="D16" i="13"/>
+  <c r="D28" i="13"/>
+  <c r="C27" i="13"/>
+  <c r="C14" i="13"/>
+  <c r="D17" i="13"/>
+  <c r="D29" i="13"/>
+  <c r="C23" i="13"/>
+  <c r="C15" i="13"/>
+  <c r="D18" i="13"/>
+  <c r="D30" i="13"/>
+  <c r="C19" i="13"/>
+  <c r="C16" i="13"/>
+  <c r="D19" i="13"/>
+  <c r="D31" i="13"/>
+  <c r="C20" i="13"/>
+  <c r="C17" i="13"/>
+  <c r="D20" i="13"/>
+  <c r="D8" i="13"/>
+  <c r="C21" i="13"/>
+  <c r="C8" i="13"/>
+  <c r="D21" i="13"/>
+  <c r="C29" i="13"/>
+  <c r="C22" i="13"/>
+  <c r="D10" i="13"/>
+  <c r="D22" i="13"/>
   <c r="C30" i="13"/>
-  <c r="C22" i="13"/>
-[...5 lines deleted...]
-  <c r="C26" i="13"/>
   <c r="C18" i="13"/>
-  <c r="C10" i="13"/>
-[...13 lines deleted...]
-  <c r="D30" i="13"/>
+  <c r="D11" i="13"/>
+  <c r="D23" i="13"/>
+  <c r="C31" i="13"/>
   <c r="C9" i="13"/>
-  <c r="C11" i="13"/>
-[...20 lines deleted...]
-  <c r="D29" i="13"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="12">
   <si>
     <t>Nb
 d’année</t>
   </si>
   <si>
     <t>mini</t>
   </si>
   <si>
     <t>maxi</t>
   </si>
   <si>
     <t>Rémunération annuelle brute perçue par l'agent au cours de l'année civile précédent celle de la date d'effet de la rupture conventionnelle :</t>
   </si>
   <si>
     <t>Rémunération Brute
 Mensuelle</t>
   </si>
   <si>
     <t>Rémunération Brute Mensuelle</t>
   </si>
   <si>
     <t>Rémunération annuelle brute perçue par l'agent au cours de l'année civile précédant celle de la date d'effet de la rupture conventionnelle :</t>
   </si>
   <si>
     <t>Année(s) d'ancienneté de l'agent</t>
-  </si>
-[...7 lines deleted...]
- Le montant maximum de l’indemnité ne peut excéder une somme équivalente à un douzième (1/12ème) de la rémunération brute annuelle perçue par l’agent par année d’ancienneté, dans la limite de 24 ans d’ancienneté (soit 2 ans pour 24 ans d’ancienneté). </t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>SIMULATEUR: CALCUL DE L'INDEMNITE DE RUPTURE CONVENTIONNELLE</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
@@ -182,55 +175,64 @@
         <rFont val="Verdana"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Les cases vertes sont à compléter</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <color theme="0"/>
         <rFont val="Verdana"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Les informations générées par cet outil sont données uniquement à titre indicatif.
 (Le détail du calcul apparaît dans l'onglet détail)</t>
     </r>
   </si>
   <si>
     <t>Montant minimum de l'indemnité</t>
   </si>
   <si>
     <t>Montant maximum de l'indemnité</t>
   </si>
+  <si>
+    <t>Article L552-1 et suivants du Code général de la fonction publique :
+Le montant de l’indemnité ne peut être inférieur aux montants suivants :
+- 1/6ème de mois de rémunération brute par année d’ancienneté jusqu’à 10 ans ,
+- 1/5ème de mois de rémunération brute par année d’ancienneté entre 10 ans et 15 ans d’ancienneté,
+- 1/4 mois de rémunération brute par année d’ancienneté entre 15 ans et 20 ans d’ancienneté ,
+- 1/3èmes de mois de rémunération brute par année d’ancienneté entre 20 ans et 24 ans d’ancienneté. 
+ Le montant maximum de l’indemnité ne peut excéder une somme équivalente à un vingt-quatrième (1/24ème) de la rémunération brute annuelle perçue par l’agent par année d’ancienneté, dans la limite de 24 ans d’ancienneté.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00\ [$€-40C];[Red]\-#,##0.00\ [$€-40C]"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Verdana"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Verdana"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -1023,102 +1025,102 @@
     <xf numFmtId="0" fontId="25" fillId="40" borderId="19" xfId="51" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="20" xfId="51" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="51" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="51" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="51" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="3" borderId="0" xfId="51" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="51" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="51" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="51"/>
   </cellXfs>
   <cellStyles count="52">
-    <cellStyle name="20 % - Accent1 2" xfId="28"/>
-[...36 lines deleted...]
-    <cellStyle name="Neutre 2" xfId="18"/>
+    <cellStyle name="20 % - Accent1 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="20 % - Accent2 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="20 % - Accent3 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="20 % - Accent4 2" xfId="40" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="20 % - Accent5 2" xfId="44" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="20 % - Accent6 2" xfId="48" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="40 % - Accent1 2" xfId="29" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="40 % - Accent2 2" xfId="33" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="40 % - Accent3 2" xfId="37" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="40 % - Accent4 2" xfId="41" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="40 % - Accent5 2" xfId="45" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="40 % - Accent6 2" xfId="49" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="60 % - Accent1 2" xfId="30" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="60 % - Accent2 2" xfId="34" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="60 % - Accent3 2" xfId="38" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="60 % - Accent4 2" xfId="42" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="60 % - Accent5 2" xfId="46" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="60 % - Accent6 2" xfId="50" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="Accent1 2" xfId="27" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="Accent2 2" xfId="31" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="Accent3 2" xfId="35" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="Accent4 2" xfId="39" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="Accent5 2" xfId="43" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="Accent6 2" xfId="47" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="Avertissement 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="Calcul 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="Cellule liée 2" xfId="22" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="Cellule Standard" xfId="2" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="Cellule Verte" xfId="3" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="Entete Gris" xfId="1" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="Entête Vert" xfId="4" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
+    <cellStyle name="Entrée 2" xfId="19" xr:uid="{00000000-0005-0000-0000-00001F000000}"/>
+    <cellStyle name="Euro" xfId="9" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Gris" xfId="5" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Gris 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000022000000}"/>
+    <cellStyle name="Gris 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
+    <cellStyle name="Insatisfaisant 2" xfId="17" xr:uid="{00000000-0005-0000-0000-000024000000}"/>
+    <cellStyle name="Neutre 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000025000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="51"/>
+    <cellStyle name="Normal 2" xfId="51" xr:uid="{00000000-0005-0000-0000-000027000000}"/>
     <cellStyle name="Note" xfId="11" builtinId="10" customBuiltin="1"/>
-    <cellStyle name="Satisfaisant 2" xfId="16"/>
-[...1 lines deleted...]
-    <cellStyle name="Texte explicatif 2" xfId="25"/>
+    <cellStyle name="Satisfaisant 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000029000000}"/>
+    <cellStyle name="Sortie 2" xfId="20" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
+    <cellStyle name="Texte explicatif 2" xfId="25" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="Titre" xfId="10" builtinId="15" customBuiltin="1"/>
-    <cellStyle name="Titre 1 2" xfId="12"/>
-[...5 lines deleted...]
-    <cellStyle name="Vérification 2" xfId="23"/>
+    <cellStyle name="Titre 1 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
+    <cellStyle name="Titre 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
+    <cellStyle name="Titre 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
+    <cellStyle name="Titre 4 2" xfId="15" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
+    <cellStyle name="Total 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
+    <cellStyle name="TOTAL CDG" xfId="6" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
+    <cellStyle name="Vérification 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
   </cellStyles>
   <dxfs count="22">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <color auto="1"/>
         <name val="Verdana"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="#,##0.00\ [$€-40C];[Red]\-#,##0.00\ [$€-40C]"/>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
@@ -1425,89 +1427,89 @@
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="0" tint="-0.499984740745262"/>
         </left>
         <right style="thin">
           <color theme="0" tint="-0.499984740745262"/>
         </right>
         <top style="thin">
           <color theme="0" tint="-0.499984740745262"/>
         </top>
         <bottom style="thin">
           <color theme="0" tint="-0.499984740745262"/>
         </bottom>
         <vertical style="thin">
           <color theme="0" tint="-0.499984740745262"/>
         </vertical>
         <horizontal style="thin">
           <color theme="0" tint="-0.499984740745262"/>
         </horizontal>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="3" defaultTableStyle="TABLEAU CDG 72" defaultPivotStyle="PivotStyleLight16">
-    <tableStyle name="TABLEAU CDG 72" pivot="0" count="6">
+    <tableStyle name="TABLEAU CDG 72" pivot="0" count="6" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}">
       <tableStyleElement type="wholeTable" dxfId="21"/>
       <tableStyleElement type="headerRow" dxfId="20"/>
       <tableStyleElement type="totalRow" dxfId="19"/>
       <tableStyleElement type="firstColumn" dxfId="18"/>
       <tableStyleElement type="firstRowStripe" dxfId="17"/>
       <tableStyleElement type="firstColumnStripe" dxfId="16"/>
     </tableStyle>
-    <tableStyle name="TABLEAU CDG 72 Gris" pivot="0" count="6">
+    <tableStyle name="TABLEAU CDG 72 Gris" pivot="0" count="6" xr9:uid="{00000000-0011-0000-FFFF-FFFF01000000}">
       <tableStyleElement type="wholeTable" dxfId="15"/>
       <tableStyleElement type="headerRow" dxfId="14"/>
       <tableStyleElement type="totalRow" dxfId="13"/>
       <tableStyleElement type="firstColumn" dxfId="12"/>
       <tableStyleElement type="firstRowStripe" dxfId="11"/>
       <tableStyleElement type="firstColumnStripe" dxfId="10"/>
     </tableStyle>
-    <tableStyle name="Style de tableau 1" pivot="0" count="1">
+    <tableStyle name="Style de tableau 1" pivot="0" count="1" xr9:uid="{00000000-0011-0000-FFFF-FFFF02000000}">
       <tableStyleElement type="wholeTable" dxfId="9"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF57AF31"/>
       <color rgb="FF3C3C3B"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>708660</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>68580</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>739140</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>147373</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
@@ -1525,98 +1527,73 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2788920" y="68580"/>
           <a:ext cx="1203960" cy="749353"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...23 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Tableau1" displayName="Tableau1" ref="A6:D31" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7" headerRowCellStyle="Normal 2">
-  <autoFilter ref="A6:D31"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Tableau1" displayName="Tableau1" ref="A6:D31" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7" headerRowCellStyle="Normal 2">
+  <autoFilter ref="A6:D31" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <tableColumns count="4">
-    <tableColumn id="1" name="Rémunération Brute_x000a_Mensuelle" dataDxfId="6" dataCellStyle="Normal 2"/>
-[...1 lines deleted...]
-    <tableColumn id="3" name="mini" dataDxfId="4" dataCellStyle="Normal 2">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Rémunération Brute_x000a_Mensuelle" dataDxfId="6" dataCellStyle="Normal 2"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Nb_x000a_d’année" dataDxfId="5" dataCellStyle="Normal 2"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="mini" dataDxfId="4" dataCellStyle="Normal 2">
       <calculatedColumnFormula>10*$A$7/4+5*2*$A$7/5+5*$A$7/2+(B7-20)*3*$A$7/5</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="4" name="maxi" dataDxfId="3" dataCellStyle="Normal 2">
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="maxi" dataDxfId="3" dataCellStyle="Normal 2">
       <calculatedColumnFormula>$A$7*B7</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="Tableau2" displayName="Tableau2" ref="A3:A4" totalsRowShown="0" headerRowDxfId="2" dataDxfId="1" headerRowCellStyle="Normal 2" dataCellStyle="Normal 2">
-  <autoFilter ref="A3:A4"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Tableau2" displayName="Tableau2" ref="A3:A4" totalsRowShown="0" headerRowDxfId="2" dataDxfId="1" headerRowCellStyle="Normal 2" dataCellStyle="Normal 2">
+  <autoFilter ref="A3:A4" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
   <tableColumns count="1">
-    <tableColumn id="1" name="Rémunération annuelle brute perçue par l'agent au cours de l'année civile précédent celle de la date d'effet de la rupture conventionnelle :" dataDxfId="0" dataCellStyle="Normal 2">
-      <calculatedColumnFormula>[1]Calcul!A4</calculatedColumnFormula>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Rémunération annuelle brute perçue par l'agent au cours de l'année civile précédent celle de la date d'effet de la rupture conventionnelle :" dataDxfId="0" dataCellStyle="Normal 2">
+      <calculatedColumnFormula>Calcul!A10</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CDG72">
   <a:themeElements>
     <a:clrScheme name="CDG">
       <a:dk1>
         <a:srgbClr val="3C3C3B"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3C3C3B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="57AF31"/>
       </a:accent1>
@@ -1848,139 +1825,139 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E37"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E10" sqref="E10"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.5" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.453125" defaultRowHeight="12.45" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.796875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.81640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="14" style="1" customWidth="1"/>
-    <col min="3" max="3" width="14.19921875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.1796875" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
-    <col min="5" max="5" width="12.8984375" style="1" customWidth="1"/>
-    <col min="6" max="16384" width="9.5" style="1"/>
+    <col min="5" max="5" width="12.90625" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="12.8" x14ac:dyDescent="0.2">
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
     </row>
-    <row r="7" spans="1:5" ht="52.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:5" ht="52.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B7" s="18"/>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
     </row>
     <row r="8" spans="1:5" ht="128.44999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A8" s="19" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="B8" s="20"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
     </row>
-    <row r="9" spans="1:5" ht="70.150000000000006" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:5" ht="70.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="9" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="E9" s="10" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:5" ht="28.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="10" spans="1:5" ht="29" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A10" s="11">
         <v>20000</v>
       </c>
       <c r="B10" s="12">
         <f>A10/12</f>
         <v>1666.6666666666667</v>
       </c>
       <c r="C10" s="13">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="D10" s="12">
-        <f>IF(C10&gt;20,10*$B$10/4+5*2*$B$10/5+5*$B$10/2+(C10-20)*3*$B$10/5,IF(C10&gt;15,10*$B$10/4+5*2*$B$10/5+(C10-15)*$B$10/2,IF(C10&gt;10,10*$B$10/4+(C10-10)*2*$B$10/5,C10*$B$10/4)))</f>
-        <v>4166.666666666667</v>
+        <f>IF(C10&gt;20,10*$B$10/6+5*$B$10/5+5*$B$10/4+(C10-20)*$B$10/3,IF(C10&gt;15,10*$B$10/6+5*$B$10/5+(C10-15)*$B$10/4,IF(C10&gt;10,10*$B$10/6+(C10-10)*$B$10/5,C10*$B$10/6)))</f>
+        <v>5694.4444444444443</v>
       </c>
       <c r="E10" s="14">
-        <f>C10*B10</f>
-[...3 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+        <f>C10*B10/2</f>
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:5" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="2"/>
       <c r="D15" s="2"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="3"/>
       <c r="B17" s="3"/>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A18" s="3"/>
       <c r="B18" s="3"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A19" s="3"/>
       <c r="B19" s="3"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="3"/>
@@ -2085,467 +2062,470 @@
       <c r="D36" s="2"/>
     </row>
     <row r="37" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A37" s="3"/>
       <c r="B37" s="3"/>
       <c r="C37" s="2"/>
       <c r="D37" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="B1:C1"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="1.0629921259842521" bottom="1.0629921259842521" header="0.78740157480314965" footer="0.78740157480314965"/>
   <pageSetup paperSize="9" scale="88" orientation="portrait" useFirstPageNumber="1" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A3:D33"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C8" sqref="C8"/>
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.5" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.453125" defaultRowHeight="12.45" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="35.3984375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.5" style="1"/>
+    <col min="1" max="1" width="35.36328125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="9.26953125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.453125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.453125" style="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:4" ht="80.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:4" ht="80.55" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="15" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
     </row>
-    <row r="4" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:4" ht="24.05" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16">
-        <f>[1]Calcul!A4</f>
+        <f>Calcul!A10</f>
         <v>20000</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
     </row>
-    <row r="6" spans="1:4" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:4" ht="23.6" x14ac:dyDescent="0.2">
       <c r="A6" s="15" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A7" s="5">
         <f>A4/12</f>
         <v>1666.6666666666667</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="7"/>
       <c r="D7" s="5"/>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A8" s="6"/>
       <c r="B8" s="6">
         <v>1</v>
       </c>
       <c r="C8" s="5">
-        <f t="shared" ref="C8:C17" si="0">B8*$A$7/4</f>
-        <v>416.66666666666669</v>
+        <f>B8*$A$7/6</f>
+        <v>277.77777777777777</v>
       </c>
       <c r="D8" s="5">
-        <f t="shared" ref="D8:D31" si="1">$A$7*B8</f>
-[...3 lines deleted...]
-    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+        <f>$A$7*B8/2</f>
+        <v>833.33333333333337</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A9" s="6"/>
       <c r="B9" s="6">
         <v>2</v>
       </c>
       <c r="C9" s="5">
-        <f t="shared" si="0"/>
-        <v>833.33333333333337</v>
+        <f t="shared" ref="C9:C17" si="0">B9*$A$7/6</f>
+        <v>555.55555555555554</v>
       </c>
       <c r="D9" s="5">
-        <f t="shared" si="1"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+        <f t="shared" ref="D9:D31" si="1">$A$7*B9/2</f>
+        <v>1666.6666666666667</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A10" s="6"/>
       <c r="B10" s="6">
         <v>3</v>
       </c>
       <c r="C10" s="5">
         <f t="shared" si="0"/>
-        <v>1250</v>
+        <v>833.33333333333337</v>
       </c>
       <c r="D10" s="5">
         <f t="shared" si="1"/>
-        <v>5000</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:4" x14ac:dyDescent="0.2">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A11" s="6"/>
       <c r="B11" s="6">
         <v>4</v>
       </c>
       <c r="C11" s="5">
         <f t="shared" si="0"/>
-        <v>1666.6666666666667</v>
+        <v>1111.1111111111111</v>
       </c>
       <c r="D11" s="5">
         <f t="shared" si="1"/>
-        <v>6666.666666666667</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+        <v>3333.3333333333335</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A12" s="6"/>
       <c r="B12" s="6">
         <v>5</v>
       </c>
       <c r="C12" s="5">
         <f t="shared" si="0"/>
-        <v>2083.3333333333335</v>
+        <v>1388.8888888888889</v>
       </c>
       <c r="D12" s="5">
         <f t="shared" si="1"/>
-        <v>8333.3333333333339</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+        <v>4166.666666666667</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A13" s="6"/>
       <c r="B13" s="6">
         <v>6</v>
       </c>
       <c r="C13" s="5">
         <f t="shared" si="0"/>
-        <v>2500</v>
+        <v>1666.6666666666667</v>
       </c>
       <c r="D13" s="5">
         <f t="shared" si="1"/>
-        <v>10000</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+        <v>5000</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A14" s="6"/>
       <c r="B14" s="6">
         <v>7</v>
       </c>
       <c r="C14" s="5">
         <f t="shared" si="0"/>
-        <v>2916.666666666667</v>
+        <v>1944.4444444444446</v>
       </c>
       <c r="D14" s="5">
         <f t="shared" si="1"/>
-        <v>11666.666666666668</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+        <v>5833.3333333333339</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A15" s="6"/>
       <c r="B15" s="6">
         <v>8</v>
       </c>
       <c r="C15" s="5">
         <f t="shared" si="0"/>
-        <v>3333.3333333333335</v>
+        <v>2222.2222222222222</v>
       </c>
       <c r="D15" s="5">
         <f t="shared" si="1"/>
-        <v>13333.333333333334</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+        <v>6666.666666666667</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A16" s="6"/>
       <c r="B16" s="6">
         <v>9</v>
       </c>
       <c r="C16" s="5">
         <f t="shared" si="0"/>
-        <v>3750</v>
+        <v>2500</v>
       </c>
       <c r="D16" s="5">
         <f t="shared" si="1"/>
-        <v>15000</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+        <v>7500</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A17" s="6"/>
       <c r="B17" s="6">
         <v>10</v>
       </c>
       <c r="C17" s="5">
         <f t="shared" si="0"/>
-        <v>4166.666666666667</v>
+        <v>2777.7777777777778</v>
       </c>
       <c r="D17" s="5">
         <f t="shared" si="1"/>
-        <v>16666.666666666668</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:4" x14ac:dyDescent="0.2">
+        <v>8333.3333333333339</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A18" s="6"/>
       <c r="B18" s="6">
         <v>11</v>
       </c>
       <c r="C18" s="5">
-        <f>10*$A$7/4+(B18-10)*2*$A$7/5</f>
-        <v>4833.3333333333339</v>
+        <f>10*$A$7/6+(B18-10)*$A$7/5</f>
+        <v>3111.1111111111113</v>
       </c>
       <c r="D18" s="5">
         <f t="shared" si="1"/>
-        <v>18333.333333333336</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+        <v>9166.6666666666679</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A19" s="6"/>
       <c r="B19" s="6">
         <v>12</v>
       </c>
       <c r="C19" s="5">
-        <f>10*$A$7/4+(B19-10)*2*$A$7/5</f>
-        <v>5500</v>
+        <f t="shared" ref="C19:C22" si="2">10*$A$7/6+(B19-10)*$A$7/5</f>
+        <v>3444.4444444444443</v>
       </c>
       <c r="D19" s="5">
         <f t="shared" si="1"/>
-        <v>20000</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" x14ac:dyDescent="0.2">
+        <v>10000</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A20" s="6"/>
       <c r="B20" s="6">
         <v>13</v>
       </c>
       <c r="C20" s="5">
-        <f>10*$A$7/4+(B20-10)*2*$A$7/5</f>
-        <v>6166.666666666667</v>
+        <f t="shared" si="2"/>
+        <v>3777.7777777777778</v>
       </c>
       <c r="D20" s="5">
         <f t="shared" si="1"/>
-        <v>21666.666666666668</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" x14ac:dyDescent="0.2">
+        <v>10833.333333333334</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A21" s="6"/>
       <c r="B21" s="6">
         <v>14</v>
       </c>
       <c r="C21" s="5">
-        <f>10*$A$7/4+(B21-10)*2*$A$7/5</f>
-        <v>6833.3333333333339</v>
+        <f t="shared" si="2"/>
+        <v>4111.1111111111113</v>
       </c>
       <c r="D21" s="5">
         <f t="shared" si="1"/>
-        <v>23333.333333333336</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" x14ac:dyDescent="0.2">
+        <v>11666.666666666668</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A22" s="6"/>
       <c r="B22" s="6">
         <v>15</v>
       </c>
       <c r="C22" s="5">
-        <f>10*$A$7/4+(B22-10)*2*$A$7/5</f>
-        <v>7500</v>
+        <f t="shared" si="2"/>
+        <v>4444.4444444444443</v>
       </c>
       <c r="D22" s="5">
         <f t="shared" si="1"/>
-        <v>25000</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" x14ac:dyDescent="0.2">
+        <v>12500</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A23" s="6"/>
       <c r="B23" s="6">
         <v>16</v>
       </c>
       <c r="C23" s="5">
-        <f>10*$A$7/4+5*2*$A$7/5+(B23-15)*$A$7/2</f>
-        <v>8333.3333333333339</v>
+        <f>10*$A$7/6+5*$A$7/5+(B23-15)*$A$7/4</f>
+        <v>4861.1111111111113</v>
       </c>
       <c r="D23" s="5">
         <f t="shared" si="1"/>
-        <v>26666.666666666668</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" x14ac:dyDescent="0.2">
+        <v>13333.333333333334</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A24" s="6"/>
       <c r="B24" s="6">
         <v>17</v>
       </c>
       <c r="C24" s="5">
-        <f>10*$A$7/4+5*2*$A$7/5+(B24-15)*$A$7/2</f>
-        <v>9166.6666666666661</v>
+        <f t="shared" ref="C24:C27" si="3">10*$A$7/6+5*$A$7/5+(B24-15)*$A$7/4</f>
+        <v>5277.7777777777774</v>
       </c>
       <c r="D24" s="5">
         <f t="shared" si="1"/>
-        <v>28333.333333333336</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" x14ac:dyDescent="0.2">
+        <v>14166.666666666668</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A25" s="6"/>
       <c r="B25" s="6">
         <v>18</v>
       </c>
       <c r="C25" s="5">
-        <f>10*$A$7/4+5*2*$A$7/5+(B25-15)*$A$7/2</f>
-        <v>10000</v>
+        <f t="shared" si="3"/>
+        <v>5694.4444444444443</v>
       </c>
       <c r="D25" s="5">
         <f t="shared" si="1"/>
-        <v>30000</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" x14ac:dyDescent="0.2">
+        <v>15000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A26" s="6"/>
       <c r="B26" s="6">
         <v>19</v>
       </c>
       <c r="C26" s="5">
-        <f>10*$A$7/4+5*2*$A$7/5+(B26-15)*$A$7/2</f>
-        <v>10833.333333333334</v>
+        <f t="shared" si="3"/>
+        <v>6111.1111111111113</v>
       </c>
       <c r="D26" s="5">
         <f t="shared" si="1"/>
-        <v>31666.666666666668</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" x14ac:dyDescent="0.2">
+        <v>15833.333333333334</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="12.8" x14ac:dyDescent="0.2">
       <c r="A27" s="6"/>
       <c r="B27" s="6">
         <v>20</v>
       </c>
       <c r="C27" s="5">
-        <f>10*$A$7/4+5*2*$A$7/5+(B27-15)*$A$7/2</f>
-        <v>11666.666666666668</v>
+        <f t="shared" si="3"/>
+        <v>6527.7777777777774</v>
       </c>
       <c r="D27" s="5">
         <f t="shared" si="1"/>
-        <v>33333.333333333336</v>
+        <v>16666.666666666668</v>
       </c>
     </row>
     <row r="28" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A28" s="6"/>
       <c r="B28" s="6">
         <v>21</v>
       </c>
       <c r="C28" s="5">
-        <f>10*$A$7/4+5*2*$A$7/5+5*$A$7/2+(B28-20)*3*$A$7/5</f>
-        <v>12666.666666666668</v>
+        <f>10*$A$7/6+5*$A$7/5+5*$A$7/4+(B28-20)*$A$7/3</f>
+        <v>7083.333333333333</v>
       </c>
       <c r="D28" s="5">
         <f t="shared" si="1"/>
-        <v>35000</v>
+        <v>17500</v>
       </c>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A29" s="6"/>
       <c r="B29" s="6">
         <v>22</v>
       </c>
       <c r="C29" s="5">
-        <f>10*$A$7/4+5*2*$A$7/5+5*$A$7/2+(B29-20)*3*$A$7/5</f>
-        <v>13666.666666666668</v>
+        <f t="shared" ref="C29:C31" si="4">10*$A$7/6+5*$A$7/5+5*$A$7/4+(B29-20)*$A$7/3</f>
+        <v>7638.8888888888887</v>
       </c>
       <c r="D29" s="5">
         <f t="shared" si="1"/>
-        <v>36666.666666666672</v>
+        <v>18333.333333333336</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A30" s="6"/>
       <c r="B30" s="6">
         <v>23</v>
       </c>
       <c r="C30" s="5">
-        <f>10*$A$7/4+5*2*$A$7/5+5*$A$7/2+(B30-20)*3*$A$7/5</f>
-        <v>14666.666666666668</v>
+        <f t="shared" si="4"/>
+        <v>8194.4444444444434</v>
       </c>
       <c r="D30" s="5">
         <f t="shared" si="1"/>
-        <v>38333.333333333336</v>
+        <v>19166.666666666668</v>
       </c>
     </row>
     <row r="31" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A31" s="6"/>
       <c r="B31" s="6">
         <v>24</v>
       </c>
       <c r="C31" s="5">
-        <f>10*$A$7/4+5*2*$A$7/5+5*$A$7/2+(B31-20)*3*$A$7/5</f>
-        <v>15666.666666666668</v>
+        <f t="shared" si="4"/>
+        <v>8750</v>
       </c>
       <c r="D31" s="5">
         <f t="shared" si="1"/>
-        <v>40000</v>
+        <v>20000</v>
       </c>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A32" s="17"/>
       <c r="B32" s="17"/>
       <c r="C32" s="17"/>
       <c r="D32" s="17"/>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A33" s="17"/>
       <c r="B33" s="17"/>
       <c r="C33" s="17"/>
       <c r="D33" s="17"/>
     </row>
   </sheetData>
   <pageMargins left="0.78749999999999998" right="0.78749999999999998" top="1.05277777777778" bottom="1.05277777777778" header="0.78749999999999998" footer="0.78749999999999998"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
+  <ignoredErrors>
+    <ignoredError sqref="C8:C31 D31 D8:D30" calculatedColumn="1"/>
+  </ignoredErrors>
   <tableParts count="2">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Calcul</vt:lpstr>