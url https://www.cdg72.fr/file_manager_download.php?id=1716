--- v0 (2025-10-26)
+++ v1 (2026-08-26)
@@ -1,330 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7119A6E7" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+    <w:p w14:paraId="0024F1BE" w14:textId="77777777" w:rsidR="00011BA3" w:rsidRDefault="00011BA3" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0024F1BE" w14:textId="77777777" w:rsidR="00011BA3" w:rsidRDefault="00011BA3" w:rsidP="00427D4D">
-[...7 lines deleted...]
-    <w:p w14:paraId="245AC963" w14:textId="375D7045" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00011BA3" w:rsidP="00427D4D">
+    <w:p w14:paraId="245AC963" w14:textId="44DB4D3E" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="2" w:space="6" w:color="D9D9D9"/>
           <w:left w:val="single" w:sz="2" w:space="6" w:color="D9D9D9"/>
           <w:bottom w:val="single" w:sz="2" w:space="6" w:color="D9D9D9"/>
           <w:right w:val="single" w:sz="2" w:space="6" w:color="D9D9D9"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="142" w:right="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="3C3C3B"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="3C3C3B">
                 <w14:lumMod w14:val="75000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:color w:val="3C3C3B"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="3C3C3B">
                 <w14:lumMod w14:val="75000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:t>MODELE DE DELIBERATION RELATIVE A LA MISE EN ŒUVRE DU COMPTE PERSONNEL DE FORMATION</w:t>
-[...33 lines deleted...]
-        <w:t>PROPOSE PAR LE COMITE TECHNIQUE LE 28/11/2018</w:t>
+        <w:t>Délibération relative à la mise en œuvre du compte personnel de formation (CPF)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EC99C2" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...175 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="15409C48" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00FD32FE">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB82BBA" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="367279E7" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
@@ -347,204 +123,278 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/le maire</w:t>
       </w:r>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> rappelle à l’assemblée :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BB6C02" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="112B6172" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...9 lines deleted...]
-        <w:t>Vu le code général des collectivités territoriales,</w:t>
+    <w:p w14:paraId="3EDF0D3E" w14:textId="77777777" w:rsidR="00FD32FE" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vu :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4846084A" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+    <w:p w14:paraId="758069C0" w14:textId="77777777" w:rsidR="00FD32FE" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="689B7F8A" w14:textId="1B62CCA4" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00017EE0" w:rsidP="00427D4D">
+    <w:p w14:paraId="112B6172" w14:textId="5A65EA5A" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vu le Code Général de la Fonction Publique, </w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00427D4D" w:rsidRPr="00427D4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le code général des collectivités territoriales,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3078C5A6" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...16 lines deleted...]
-        <w:t>Vu l’ordonnance n°2017-53 du 19 janvier 2017 portant diverses dispositions relatives au compte personnel d'activité, à la formation et à la santé et la sécurité au travail dans la fonction publique ;</w:t>
+    <w:p w14:paraId="689B7F8A" w14:textId="02828BAC" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00017EE0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00017EE0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ode </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00017EE0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">énéral de la </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00017EE0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onction </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00017EE0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ublique, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417EE074" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...16 lines deleted...]
-        <w:t>Vu le décret n° 2017-928 du 6 mai 2017 relatif à la mise en œuvre du compte personnel d'activité dans la fonction publique et à la formation professionnelle tout au long de la vie ;</w:t>
+    <w:p w14:paraId="24433617" w14:textId="4558DF34" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00427D4D" w:rsidRPr="00427D4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>l’ordonnance n°</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00427D4D" w:rsidRPr="00427D4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>2017-53 du 19 janvier 2017 portant diverses dispositions relatives au compte personnel d'activité, à la formation et à la santé et la sécurité au travail dans la fonction publique ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AED9259" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3B75A2A6" w14:textId="081E43A0" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00427D4D" w:rsidRPr="00427D4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>le décret n° 2017-928 du 6 mai 2017 relatif à la mise en œuvre du compte personnel d'activité dans la fonction publique et à la formation professionnelle tout au long de la vie ;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="77142437" w14:textId="490E304C" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Vu l’avis du Comité </w:t>
+    <w:p w14:paraId="77142437" w14:textId="2BB04F44" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00427D4D" w:rsidRPr="00427D4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’avis du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00427D4D" w:rsidRPr="00427D4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omité </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00017EE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Social </w:t>
+        <w:t xml:space="preserve">ocial </w:t>
       </w:r>
-      <w:r w:rsidRPr="00427D4D">
-[...3 lines deleted...]
-        <w:t>Te</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00427D4D" w:rsidRPr="00427D4D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00017EE0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">rritorial </w:t>
       </w:r>
-      <w:r w:rsidRPr="00427D4D">
+      <w:r w:rsidR="00427D4D" w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>en date du</w:t>
       </w:r>
-      <w:r w:rsidRPr="00427D4D">
+      <w:r w:rsidR="00427D4D" w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>……… ;</w:t>
-      </w:r>
-[...30 lines deleted...]
-        <w:t>2017-53 du 19 janvier 2017 a introduit de nouvelles dispositions dans la loi n°83-634 du 13 juillet 1983 ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F3D2EC" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EEF6B65" w14:textId="513F258A" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Considérant qu</w:t>
       </w:r>
       <w:r w:rsidR="0096659B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
@@ -666,163 +516,148 @@
         </w:rPr>
         <w:t>de l’</w:t>
       </w:r>
       <w:r w:rsidR="008014AA" w:rsidRPr="008014AA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>établissement</w:t>
       </w:r>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46F23A3A" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55B0ACB8" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...9 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="55B0ACB8" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00FD32FE" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidR="00011BA3" w:rsidRPr="00011BA3">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00011BA3" w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">maire/le </w:t>
       </w:r>
-      <w:r w:rsidRPr="00011BA3">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>président</w:t>
       </w:r>
-      <w:r w:rsidRPr="00427D4D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00427D4D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> rappelant l’importance de l’accompagnement des agents dans la réalisation de leur projet professionnel et ainsi la nécessité de leur accorder toutes facilités afin de permettre l’accomplissement de ce projet</w:t>
       </w:r>
-      <w:r w:rsidRPr="00427D4D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00427D4D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">propose à l’assemblée : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DEED07" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04380BC0" w14:textId="77777777" w:rsidR="00011BA3" w:rsidRDefault="00011BA3" w:rsidP="00427D4D">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="155269EC" w14:textId="77777777" w:rsidR="00017EE0" w:rsidRDefault="00017EE0" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75276EEF" w14:textId="77777777" w:rsidR="00011BA3" w:rsidRPr="00427D4D" w:rsidRDefault="00011BA3" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04D7AAC8" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...3 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="04D7AAC8" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00FD32FE" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00427D4D">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Article 1 : Plafonds de prise en charge des frais de formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBCCB55" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61D14E13" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Conformément aux dispositions de l’article 9 du décret du 6 mai 2017 susvisé, sont décidés, en vue de la prise en charge des frais qui se rattachent aux formations suivies au titre du compte personnel de formation, les plafonds suivants</w:t>
       </w:r>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
@@ -1064,60 +899,64 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>OU La collectivité prendra en charge l’intégralité des frais occasionnés par les déplacements des agents lors des formations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCBEFC5" w14:textId="77777777" w:rsidR="00011BA3" w:rsidRPr="00427D4D" w:rsidRDefault="00011BA3" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03BA3209" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="191E321A" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w14:paraId="191E321A" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00FD32FE" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00427D4D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Article 2 : Demandes d’utilisation du CPF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3674D714" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B6BE69E" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00011BA3" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011BA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>La demande de l’agent devra suivre les étapes suivantes</w:t>
       </w:r>
       <w:r w:rsidR="00011BA3">
@@ -1338,60 +1177,64 @@
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Le nombre d’heures requises, le calendrier et le coût de la formation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A06C8E5" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6155B625" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w14:paraId="6155B625" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00FD32FE" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00427D4D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 3 : Instruction des demandes </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30398D6F" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AF3B158" w14:textId="77777777" w:rsidR="00C27E21" w:rsidRPr="00C27E21" w:rsidRDefault="00427D4D" w:rsidP="00C27E21">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011BA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -1427,60 +1270,64 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’année N. </w:t>
       </w:r>
       <w:r w:rsidR="00C27E21" w:rsidRPr="00C27E21">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(Possibilité pour la collectivité/établissement d’accorder des dérogations à la période fixée, notamment si la somme inscrite au budget au titre du CPF n’est pas épuisée.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E74486" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="003CB46E" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w14:paraId="003CB46E" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00FD32FE" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00427D4D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Article 4 : Critères d’instruction et priorité des demandes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E29B15" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1764342C" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Lors de l’instruction des demandes, les requêtes suivantes sont prioritaires (article 8 du décret n° 2017-928 du 6 mai 2017) : </w:t>
       </w:r>
@@ -1538,51 +1385,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Suivre une action de formation de préparation aux concours et examens.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D643871" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58D5F415" w14:textId="17DC054D" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Les demandes présentées par des personnes peu ou pas qualifiées qui ont pour objectif de suivre une formation relevant du socle de connaissances et de compétences mentionné à l'article L. 6121-2 du code du travail (qui concerne notamment la communication en français, les règles de calcul et de raisonnement mathématique, etc.) ne peuvent faire l’objet d’un refus. La satisfaction de ces demandes peut uniquement être reportée d’une année en raison de nécessité de service</w:t>
       </w:r>
       <w:r w:rsidR="0039672C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2301A9D7" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11DD5947" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="18"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
@@ -1846,60 +1692,64 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="309BE450" w14:textId="77777777" w:rsidR="00C27E21" w:rsidRPr="00C27E21" w:rsidRDefault="00C27E21" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C27E21">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Critères à déterminer par la collectivité/l’établissement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="679298FE" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E04307F" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w14:paraId="7E04307F" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00FD32FE" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00427D4D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Article 5 : Réponse aux demandes de mobilisation du CPF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01C56B61" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DB529CE" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
@@ -1915,83 +1765,168 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">maire/ du </w:t>
       </w:r>
       <w:r w:rsidRPr="00011BA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>président</w:t>
       </w:r>
       <w:r w:rsidR="00011BA3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">sera adressée par écrit à l’agent dans un délai de 2 mois. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1174D7" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+    <w:p w14:paraId="7A1174D7" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">En cas de refus, celui-ci sera motivé. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABC4502" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+    <w:p w14:paraId="7430AE2B" w14:textId="77777777" w:rsidR="00FD32FE" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73B01C97" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+    <w:p w14:paraId="50C81A5D" w14:textId="00F522A6" w:rsidR="00FD32FE" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00427D4D">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 6 : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2600CEA4" w14:textId="77777777" w:rsidR="00FD32FE" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216E0D2A" w14:textId="6ED7BB6B" w:rsidR="00FD32FE" w:rsidRPr="00FD32FE" w:rsidRDefault="00FD32FE" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">L’autorité territoriale (à modifier : Maire/Président(e)) certifie sous sa responsabilité le caractère exécutoire de cet acte et informe que la présente délibération peut faire l'objet d'un recours pour excès de pouvoir devant le Tribunal Administratif de Nantes - 6, Allée de l'Ile Gloriette 44041 NANTES CEDEX - dans un délai de 2 mois à compter de son affichage ou de sa publication. La juridiction administrative compétente peut également être saisie par l'application Télérecours citoyens accessible à partir du site </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="00B93CDD">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>www.telerecours.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABC4502" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00FD32FE" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73B01C97" w14:textId="4847AE43" w:rsidR="00427D4D" w:rsidRPr="00FD32FE" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD32FE" w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD32FE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4645B5E8" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B60523B" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00427D4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>Après en avoir délibéré, l’organe délibérant :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393F902E" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
@@ -2247,86 +2182,72 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D14B79B" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED49271" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C02F0CA" w14:textId="77777777" w:rsidR="00427D4D" w:rsidRPr="00427D4D" w:rsidRDefault="00427D4D" w:rsidP="00427D4D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37DC32E6" w14:textId="77777777" w:rsidR="00E32F3E" w:rsidRPr="002B62BA" w:rsidRDefault="00427D4D" w:rsidP="007A44DD">
+    <w:p w14:paraId="37DC32E6" w14:textId="06D5EC7B" w:rsidR="00E32F3E" w:rsidRPr="002B62BA" w:rsidRDefault="00E32F3E" w:rsidP="007A44DD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00427D4D">
-[...12 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E32F3E" w:rsidRPr="002B62BA">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2342,126 +2263,127 @@
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialNarrow">
     <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DIN">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000083" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DIN-Regular">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ArialNarrow-Bold">
     <w:altName w:val="Arial Narrow"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rockwell">
     <w:panose1 w:val="02060603020205020403"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:7.5pt;height:7.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1028" type="#_x0000_t75" style="width:7.5pt;height:7.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="PUCE CHECK"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:numPicBullet w:numPicBulletId="1">
     <w:pict>
-      <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:50.25pt;height:100.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1029" type="#_x0000_t75" style="width:50.25pt;height:100.5pt" o:bullet="t">
         <v:imagedata r:id="rId2" o:title="check"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6C4E50DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="4D6CB71E"/>
@@ -4215,139 +4137,143 @@
   <w:num w:numId="26" w16cid:durableId="1138450744">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1311057123">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="244922478">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1497527597">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="1540051989">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="529687462">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="122577274">
     <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00427D4D"/>
     <w:rsid w:val="00011BA3"/>
     <w:rsid w:val="00017EE0"/>
     <w:rsid w:val="00044B98"/>
     <w:rsid w:val="00067EAD"/>
     <w:rsid w:val="00122C76"/>
+    <w:rsid w:val="00234BE6"/>
     <w:rsid w:val="0027038F"/>
     <w:rsid w:val="002B62BA"/>
     <w:rsid w:val="0030228E"/>
     <w:rsid w:val="003744DC"/>
     <w:rsid w:val="0039672C"/>
     <w:rsid w:val="003A60B2"/>
     <w:rsid w:val="003C5273"/>
     <w:rsid w:val="004259EE"/>
     <w:rsid w:val="00427D4D"/>
+    <w:rsid w:val="004541CB"/>
     <w:rsid w:val="004E11B7"/>
     <w:rsid w:val="00534850"/>
     <w:rsid w:val="00623BF2"/>
     <w:rsid w:val="00674447"/>
     <w:rsid w:val="006931F3"/>
     <w:rsid w:val="006B7058"/>
     <w:rsid w:val="007A44DD"/>
     <w:rsid w:val="007D21E5"/>
     <w:rsid w:val="008014AA"/>
     <w:rsid w:val="00842956"/>
     <w:rsid w:val="008C4FEF"/>
     <w:rsid w:val="0096659B"/>
     <w:rsid w:val="00970B99"/>
     <w:rsid w:val="009B3DDF"/>
     <w:rsid w:val="00A62E84"/>
     <w:rsid w:val="00AE2D71"/>
     <w:rsid w:val="00B276C0"/>
     <w:rsid w:val="00C27E21"/>
+    <w:rsid w:val="00C61A38"/>
     <w:rsid w:val="00CF0C9E"/>
     <w:rsid w:val="00D5461B"/>
     <w:rsid w:val="00D62D8D"/>
     <w:rsid w:val="00DD237E"/>
     <w:rsid w:val="00E257F9"/>
     <w:rsid w:val="00E32F3E"/>
     <w:rsid w:val="00E71748"/>
     <w:rsid w:val="00F214C7"/>
     <w:rsid w:val="00F25EE3"/>
     <w:rsid w:val="00FD2E73"/>
+    <w:rsid w:val="00FD32FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1028"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="78AE5A6D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{35370737-D5D0-4EF6-8C81-D932D0C6A081}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="18" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="18" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="18" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="18" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="18" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -22281,77 +22207,89 @@
       <w:szCs w:val="28"/>
       <w:shd w:val="clear" w:color="auto" w:fill="57AF31"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledetableauclaire">
     <w:name w:val="Grid Table Light"/>
     <w:aliases w:val="Grille de tableau CDG"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="007A44DD"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD32FE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="902836131">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.telerecours.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CDG72">
   <a:themeElements>
     <a:clrScheme name="CDG">
       <a:dk1>
         <a:srgbClr val="3C3C3B"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="3C3C3B"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="57AF31"/>
       </a:accent1>
@@ -22579,69 +22517,69 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1155</Words>
-  <Characters>6353</Characters>
+  <Words>1125</Words>
+  <Characters>6193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7494</CharactersWithSpaces>
+  <CharactersWithSpaces>7304</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marine CHAMBRIER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>